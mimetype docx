--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.6261682243px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Heitz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Head senior reserach scientist, group ACTA.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6295-2822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08894719X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the spatial variability of temperature with the aim of improving the location of wind machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 155 (1), pp.421-438. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-023-04642-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis for the time-resolved description of microparticle resuspension under transient airflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.106198. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2023.106198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l’écoulement généré par une maquette de tour antigel à échelle réduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICTAG Mag'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (Mars), pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time estimation and prediction of unsteady flows using reduced-order models coupled with few measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 471, pp.111631. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445455v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian and Eulerian dataset of the wake downstream of a smooth cylinder at a Reynolds number equal to 3900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (107725), pp.107725. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean wind flow reconstruction of a high-rise building based on variational data assimilation using sparse pressure measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yacine Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aguinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 231 (105204), pp.16/105204. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2022.105204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de la campagne de mesures terrain de décembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICTAG Mag'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (Février), pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelées du printemps 2020 à Quincy : une analyse des données riche d’enseignements !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICTAG Mag'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, février, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernelized Lagrangian Particle Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (252), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-021-03340-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Coherent Track Initialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (9), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0060644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernelized Lagrangian Particle Tracking and Lagrangian Particle Image Velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Coherent Track Initialisation (LCTI) for cylinder wake flow in 4D-PTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site airflow measurement of a laboratory fume hood using customized large-scale image-based velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor and Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (6), pp.810-819. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1420326X19865928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D large scale variational data assimilation of a turbulent flow with a dynamics error model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 412, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation et mesure du flux d'aspiration d'une sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salles Propres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast 3D flow reconstructions from 2D cross-plane observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (2), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-018-2674-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse large-eddy simulations in a transitional wake flow with flow models under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 168, pp.170-189. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection localisée par flux d’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.G 1 791 - 1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modelling and diffusion modes for proper orthogonal decomposition models and small-scale flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 828, pp.29. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400119v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A particle filter to reconstruct a free-surface flow from a delph camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Dynamics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (5), pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced ensemble-based 4DVar scheme for data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, 15 p. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A particle filter to reconstruct a free-surface flow from a depth camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Dynamics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (5), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0169-5983/47/5/051404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflow and initial conditions for direct numerical simulation based on adjoint data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 242, pp.480-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian estimation of turbulent motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo D. Mininni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (6), pp.1343-1356. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2012.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power laws and inverse motion modeling: application to turbulence measurements from satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo D. Mininni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (10962), 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence from images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 444, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational fluid flow measurements from image sequences: synopsis and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schnörr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (3), pp.369-393. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-009-0778-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des fluides : la turbulence par l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La vraie nature de la matière noire, 444, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La turbulence par l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00589361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterizable constant temperature anemometer: a new method for the analysis of velocity temperature coupling in turbulent heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (7), p. - p. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/21/7/075401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical studies of the flow over a circular cylinder at Reynolds number 3900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lamballais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.14. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2957018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical studies of the flow over a circular cylinder at Reynolds number 3900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamballais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (8), pp. 1-14. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2957018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic consistent correlation-variational approach for robust optical flow estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (4), pp.595-608. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-008-0567-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex shedding behind cylinders with spanwise linear nonuniformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (13), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685240600767706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid experimental flow estimation based on an Optical-flow scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santa Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (1), pp.80-97. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-005-0048-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the wake-mixing-layer interaction using multiple plane PIV and 3D classical POD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (1), pp.95-104. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-004-0789-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dimensional analysis, using POD, for two mixing layer-wake interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25, pp.351-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low dimensional analysis, using POD, for two mixing layer – wake interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (3), pp.351-363. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2004.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperreduction in a method coupling stochastic reduced models and data assimilation to predict turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talla M. Merveille C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETMM-15 2025 - 15th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Dubrovnik, Croatia. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative score-based generative models for fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSE 2025 - SIAM Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Fort Worth, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Reduced-Order Model of the deterministic Navier-Stokes equation for turbulent flow prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talla M. Merveille C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MORTech 2025 - 7th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse PIV d'un écoulement de canal en phase d'accélération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Vélocimétrie Laser, Sep 2024, Lyon, France. pp.248-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving airflow monitoring and control solutions in wind energy & agroecology sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Stabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Math2Product 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast data assimilation of sparse measurements for time extrapolation of main flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Computational Fluids Conference (CFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the resuspension phenomenon during airflow acceleration using Eulerian and Lagrangian approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference, EAC2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution-aware prior generation for reduced data assimilation in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ECCOMAS (European Congress on Computational Methods in Applied Sciences and Engineering ) Young Investigators Conference (YIC) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remise en suspension de microparticules pour des accélérations d'air: analyse dimensionnelle des propriétés de l'écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA2023 : 36ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, France. p. 29, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2023-32910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of multiplicative noise operator statistics for reduced data assimilation in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynstoch 2023 -Workshop on Statistical Methods for Dynamical Stochastic Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microparticle resuspension under accelerated airflow: dimensional analysis to account for the airflow pattern properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post processing sparse and instantaneous 2D velocity fields using physics-informed neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservative stochastic reduced order models for real-time fluid flow data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Generation of prior for Bayesian estimation problems in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UQsay Uncertainty Quantification (UQ),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'images pour l'étude de la remise en suspension de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA2022 - 35ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, May 2022, Paris, France. 4 p., </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2022-27959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic reduced order models for Bayesian estimation problems in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Reduction and Surrogate Modeling (MORE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New reduced order models for real-time data assimilation using few sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion properties of time-resolved trajectories in the wake behind a cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian diffusion properties of the wake behind a cylinder using time-resolved particle tracking velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Turbulence and Shear Flow Phenomena (TSFP12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Osaka (Online), Japan. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian structure-function using stationarised fluid trajectories in the wake of a smooth cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Mechanics Society, Sep 2022, Athens, Greece. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic energy function to predict particle positions in 4D-PTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle position prediction based on Lagrangian coherency for flow over a cylinder in 4D-PTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Particle Image Velocimetry – ISPIV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILLINOIS TECH, Aug 2021, Chicago, France. 9 p., </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18409/ispiv.v1i1.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustable interogation window for 2D PIV estimation based on local Lagrangian coherency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Particle Image Velocimetry – ISPIV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chicago, United States. 7 p., </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18409/ispiv.v1i1.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustable interrogation window for 2D PIV estimation based on local Lagrangian coherency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Particle Image Velocimetry – ISPIV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chicago, United States. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316124v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle position prediction based on Lagrangian coherency for flow over a cylinder in 4D-PTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Particle Image Velocimetry – ISPIV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chicago, United States. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint study of spatial variability of temperatures and wind machine performance in the Quincy vineyard to improve fight against spring frost events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAPIV using multi-resolution warping and proxy regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Particle Image Velocimetry – ISPIV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chicago, United States. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time flow estimation from reduced order models and sparse measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERO 2020+1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Visioconference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969086v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaPIV using multigrid warping and proxy regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Particle Image Velocimetry - ISPIV2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILLINOIS TECH, Aug 2021, Chicago, France. 2 p., </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18409/ispiv.v1i1.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time observer from stochastic reduced order model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Flow Separation Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernelized LPT and Lagrangian PIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop and 1st Challenge on Data Assimilation &amp; CFD Processing for PIV and Lagrangian Particle Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online workshop, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Coherent Track Initialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop and 1st Challenge on Data Assimilation &amp; CFD Processing for PIV and Lagrangian Particle Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online-Workshop, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques micro-échelles et mesures de terrain du climat lors d’un gel de printemps sur un vignoble équipé de tours antigels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement Climatique et Territoires (XXXIIIème Colloque de l’Association Internationale de Climatologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Rennes, France. pp.421-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D indoor air purifier flow reconstruction using PIV snapshot optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Flow Visualization (ISFV-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation et mesure du flux d'aspiration d'une Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ContaminExpert 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Particle Image Velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPIV2019 - 13th International Symposium on Particle Image Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Munich, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation et mesure du flux d'aspiration d'une sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ContaminExpert 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Stereo-PIV measurement of the flow inside an urban street canyon in outdoor conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPIV2019 - 13th International Symposium on Particle Image Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Munich, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D Variational Data Assimilation with Large Eddy Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranay Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dallas, United States. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site airflow measurement of a laboratory fume hood using customized large-scale image-based velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roomvent &amp; Ventilation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Espoo, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assimilation de données pour coupler expériences et simulations d'écoulements turbulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des efforts sur un cylindre par assimilation de mesures PIV dans son sillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Estimation Under Location Uncertainty, Application To Large-Scale Characterization Of A Mixing Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble filter estimation scheme for Lagrangian trajectory reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid optimization algorithm for variational data assimilation of unsteady wake flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Data Assimilation &amp; CFD Processing for Particle Image and Tracking Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Delft, Netherlands. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D Turbulent Wake Reconstruction using Large Eddy Simulation based Variational Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Data Assimilation &amp; CFD Processing for Particle Image and Tracking Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan F. G. Schneiders and Andreas Schröder (Eds), Dec 2017, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'observation stochastique pour la mesure du mouvement grand champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble-Variational methods in data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengze Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Data Assimilation &amp; CFD Processing for Particle Image and Tracking Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Delft, Netherlands. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Models Under Location Uncertainty within the Framework of Coarse Large Eddy Simulation (cLES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th European Turbulence Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Mechanics Society, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site quantification of methane leaks from an agricultural biogas plant through three different methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMIRAN 2017 - 17th international Conference Sustainable utilisations of manures and residue resources in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling experimental and computational fluid dynamics: Synopsis of approaches, issues and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Data Assimilation and CFD Processing for PIV and Lagrangian Particle Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Delft, Netherlands. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of LES Models Under Location Uncertainty for Flow Over a Cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandramouli Pranav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of LES Models Under Location Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of methane leaks from biogas plant based on infrared camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierrry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - 15th IWA World Conference on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of data assimilation in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next generation transport aircraft workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controling airborne contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap Aliment - Les technologies douces de conservation des denrées alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froiloc® procédé de maîtrise localisée des flux d’air propres et froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Assises du Génie des Procédés – Région Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards PIV assimilation of large-scale wake flows: study of several sub-grid models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on CFD Processing Techniques for Particle Image and Tracking Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D assimilation with PIV orthogonal-plane observations and a DNS dynamical model in a circular cylinder wake flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on CFD Processing Techniques for Particle Image and Tracking Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction d'écoulements expérimentaux par assimilation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2015, Aber Wrac’h, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux aérauliques dans l’usine agro-alimentaire du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cathala-Letort « L’usine agroalimentaire du futur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some applications of data assimilation to reconstruct experimental fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIOPLEX workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4DVar PIV-data assimilation for flow spatio-temporal reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Particle Image Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du mouvement à partir de séquences d’images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Mesures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-surface ﬂows from Kinect: Feasibility and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVR2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Poitiers, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflow and initial conditions for direct numerical simulation based on adjoint data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Turbulence and Shear Flow Phenomena, TSFP-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Ottawa, Canada. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des modèles de lois de puissance pour l'estimation du mouvement turbulent en PIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes de mesures PIV par flot optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Français de Visualisation d'Images en Mécanique des Fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of turbulence power laws from image data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Mininni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference and Advanced School "Turbulent Mixing and Beyond"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Trieste, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian selection of scaling laws for motion modeling in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Mininni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision (ICCV'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kyoto, Japan. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale regularization based on turbulent kinetic energy decay for PIV estimations with high spatial resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Particle Image Velocimetry (PIV09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-similar regularization of optic-flow for turbulent motion estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Workshop on Machine Learning for Vision-based Motion Analysis - MLVMA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade d'énergie comme a priori pour l'estimation du flot optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR Structure de la Turbulence et Mélange: Couplage Modèle-Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Rennes, France. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du flot optique dans les écoulements turbulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR Structure de la Turbulence et Mélange: Couplage Modèle-Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Rennes, France. pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal correlation-variational approach for robust optical flow estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Navaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Particle Image Velocimetry (PIV), Roma, ITA, 11-14 September 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rome, Italy. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrizable constant temperature anemometer for simultaneous velocity and temperature measurements in turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Experimental and Computational Aerothermodynamics of Internal Flows (ISAIF), Lyon, 2-5 July 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la thermoanémométrie à basse vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès français de mécanique, Grenoble, 27-31 août 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterizable Constant Temperature Anemometer for simultaneous velocity and temperature measurements in turbulent flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Experimental and Computational Aerothermodynamics of Internal Flows, Lyon, July 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lyon, France. pp.ISAIF8-00122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulements turbulents à basse vitesse et maîtrise d'environnements localisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Activités Universitaires de Mécanique, La Rochelle, 31 août et 1er septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low dimensional analysis of a complex flow: a wake mixing layer interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSFP-4, Williamsburg VA, USA, 27-29 June 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid dedicated Optical-flow scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worldwide PIV Challenge 2005, Pasadena, USA, 19-20 september 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Pasadena, United States. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un estimateur de flot optique dédié aux écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLUVISU 11, Ecully, 7-9 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Écully, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique et expérimentale de l'écoulement autour d'un cylindre circulaire à ReD=3900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamballais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex shedding behind cylinders with spanwise linear nonuniformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low dimensional analysis of a complex flow : a wake mixing layer interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulations of vortex shedding behind cylinders with spanwise linear nonuniformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSFP 4, Williamsburg Virginia, USA, 27-29 June 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulations of vortex shedding behind cylinders with spanwise linear nonuniformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric analysis of a complex flow : a mixing layer-wake interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th annual meeting of the division of fluid dynamics, APS Meeting ID : DFD04, Seattle, Washington, USA, 21-23 Novembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination transfer through free jets resulting from ventilation ceilings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tranier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quastana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food factory of the futur, EFFOST, EHEDG, 2nd international conference, Laval, 6-8 october 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of motion using a PIV correlation-based method and an &amp;quot;optical-flow&amp;quot; one for two experimental flows: quantitative and qulitative comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santa Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International symposium Applications of laser techniques to fluid mechanics,Lisbon, PRT, 13-15 July 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbonne, Portugal. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation of localised ultra-clean air delivery systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Factory of the futur, 2nd International Conference, Laval, 6-8 October 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Laval, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical flow estimation in experimental fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh international symposium on signal processing and its applications, ISSPA'03, Paris, 1-4 July 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low dimensional Garlerkin model of a plane mixing layer – wake interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rs International Symp. On Turbulence and Shear Flow Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sendai Shi, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dimensional galerkin model of a plane mixing layer-wake interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international symposium on turbulence and shear flow phenomena, Sendai, JPN, 25-27 June 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.835-839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of the immersed boundary method with compact schemes for DNS of flows in complex geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ercoftac workshop, Direct and large eddy simulation V, Munich, DEU, 27-29 August 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.108-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a plane mixing layer-wake interaction by means of two 2D PIV planes and of POD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international symposium on applications of laser techniques to fluid mechanics, Lisbon, PRT, 8-11 juillet 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Portugal. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux apports de la mécanique des fluides pour la maîtrise de la propreté de l'air en IAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aéraulique et industries alimentaires, Paris, 17-18 janvier 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of localised air flows to improve hygienic food manufacturing and packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food factory of the future, Gothenburg, SWE, 27-29 juin 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement tridimensionnel dans le sillage d'un cylindre placé dans une couche de mélange plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de mécanique, Poitiers, 30 août-03 septembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications des caractéristiques d'un sillage par une couche de mélange plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Colloque d'Aérodynamique Appliquée : analyse et contrôle des écoulements turbulents, Lille, 22-24 mars 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.1.100-1.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements tridimensionnels dans le sillage d'un cylindre perturbé par une couche de mélange plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème colloque d'aérodynamique appliquée : les interactions en aérodynamique, Marseille, 23-25 mars 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulente plane mixing layer perturbed by the wake of a circular cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Européenne de Turbulence, Saint-Jean Cap Ferrat, 30 juin-3 juillet 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Saint-Jean Cap Ferrat, France. pp.309-312, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-011-5118-4_76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre le sillage d'un cylindre et une couche de mélange plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème colloque d'aérodynamique appliquée : aérodynamique des basses vitesses, Poitiers, 24-26 mars 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. pp.5.81-5.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection localisée par flux d'air propre. L'exemple du Flux Progressif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium national Qualité de l'air dans l'Industrie Agro-Alimentaire, Rennes, 6-7 novembre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of the wake of a circular cylinder and a plane mixing layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th symposium on turbulent shear flows, Grenoble, 8-10 septembre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux localisé d'air propre avec pénétration d'obstacles. Etude en soufflerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium national Qualité de l'air dans l'industrie agro-alimentaire, Rennes, 6-7 novembre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre le sillage d'un cylindre et une couche de mélange plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès français de mécanique, Poitiers Futuroscope, 1-5 septembre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. pp.429-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic closure for partially-resolved turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Houches 2024 - Complex Systems, Statistical Mechanics and Machine Learning Crossover (in Memory of Giovanni Paladin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Les Houches, France. pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards numerical simulation of a wind machine during spring frost calibrated with field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Katurji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongqi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. 2 p., 2023, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis for time-resolved analysis of microparticle resuspension kinetics on a ventilated duct surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms involved in the heating of the environment by the aerodynamic action of a wind machine to protect a vineyard against spring frost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERCLIM2022 - XIVth International Terroir Congress | 2nd ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time unsteady air flow prediction to reduces mechanic load variations and wind turbine maintenance costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEANERGY 2021 - International leading event on offshore wind and marine renewable energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, Saint-Nazaire, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards wind machines park management automatization to improve fight against spring frost events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quenol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop DFKI-INRAE-Inria « Cooperation in AI &amp; Agriculture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kaiserslautern, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of unsteady wake flows using local oscillation of body surface: a data assimilation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNA 2018- Colloque National d'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Data Assimilation with Turbulence Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNA 2018 - Colloque National d'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROILOC® a novel food safety technology through localised cold and clean airflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Food Factory of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Laval, France. , 2016, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.21607.65441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Sub-Grid Scale Tensors in the context of Coarse Large Eddy Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Fluids Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Flow Estimation out of Infrared Image Sequences of Biogas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gatlinburg, Tennessee, United States. , 2016, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.35868.28808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une technique de vélocimétrie du gaz par imagerie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFTL2016, 15e Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROILOC® a novel food safety technology through localised cold and clean airflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Food Factory of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Laval, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Sub-Grid Scale Tensors in the context of Very Large Eddy Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural UK Fluids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, London, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une technique de vélocimétrie du gaz par imagerie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFTL2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France. , </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11095.68006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4DVar PIV-data assimilation for flow spatio-temporal reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10TH INTERNATIONAL SYMPOSIUM ON PARTICLE IMAGE VELOCIMETRY - PIV13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Delft, Netherlands. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an ensemble based 4D Var assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National d’Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of the immersed boundary method with compact schemes for DNS of flows in complex geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct and Large-Eddy Simulation V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Springer Netherlands, pp.581-590, 2003, ERCOFTAC Series, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-2313-2_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de protection d'une zone d'opération et procédé correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arroyo Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeault Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubat Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallian Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlier Johan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2848873 A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de protection d'une zone d'opération et procédé correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3008782. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et installation d'étalonnage d'un capteur de mesure de données représentatives de la vitesse d'écoulement d'un flux de fluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2985030. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et installation d'étalonnage d'un capteur de mesure de données représentatives de la vitesse d'écoulement d'un flux de fluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2013093328A1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la thermoanémoclinométrie à fil chaud à basse vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la thermoanémoclinométrie à fil chaud basse vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lorho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of the immersed boundary method with compact schemes for DNS of flows in complex geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct and large-eddy simulation 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent motions to predict Lagrangian trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature spatial variability analysis in the aim of enhancing the use or implementation of wind machines park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adjoint approach for the analysis of RANS closure using pressure measurements on a high-rise building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yacine Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aguinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD DE L’ANR RedLUM (ANR-23-CE46-0015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet TRACKYLEAKS - Développement d'une méthode d'identification et de quantification des émissions fugitives de biogaz - Application aux installations de méthanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence power laws and inverse motion modeling in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo D. Mininni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6948, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00390426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the evaluation of the tasks of the workpackage 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szantai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the evaluation of the tasks of the workpackage 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szantai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the evaluation of the tasks of the workpackage 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate report on the evaluation of the tasks of the workpackage 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szantai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2007, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on production and diffusion of fluid mechanics images and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szantai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Désalmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate report on the evaluation of the tasks of the workpackage 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szantai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.4 - Final report on the evaluation of the tasks of the workpackage 2 - FLUid Image analysis and Description (FLUID) - Project No. FP6-513663 - FET Open - Domain, Priority IST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cemagref. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate report on the evaluation of the tasks of the workpackage 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Navaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale du sillage d'un barreau cylindrique se développant dans une couche de mélange plane turbulente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat Aérodynamique et mécanique des fluides, combustion, thermique, option : mécanique des fluides, Université de Poitiers, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02578561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De fils en images l'apport des modèles pour mesurer et reconstruire le mouvement des écoulements turbulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02602585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De fils en images l’apport des modèles pour mesurer et reconstruire le mouvement des écoulements turbulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université de Rennes 1, France, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01677855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic particle detection algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:09a914816ab08d13c7b2f7a40645c225e7e8de56;origin=https://hal.archives-ouvertes.fr/hal-03954927;visit=swh:1:snp:cceba7f79b6e3bc2d85cc137a669737daa1d3231;anchor=swh:1:rel:c5b4c0b7dd941088a64e2850839e1ad2356d9710;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId356"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.6261682243px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Heitz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Head senior reserach scientist, group ACTA.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6295-2822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08894719X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the spatial variability of temperature with the aim of improving the location of wind machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 155 (1), pp.421-438. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-023-04642-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis for the time-resolved description of microparticle resuspension under transient airflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.106198. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2023.106198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time estimation and prediction of unsteady flows using reduced-order models coupled with few measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 471, pp.111631. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445455v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian and Eulerian dataset of the wake downstream of a smooth cylinder at a Reynolds number equal to 3900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (107725), pp.107725. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean wind flow reconstruction of a high-rise building based on variational data assimilation using sparse pressure measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yacine Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aguinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 231 (105204), pp.16/105204. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2022.105204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l’écoulement généré par une maquette de tour antigel à échelle réduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICTAG Mag'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (Mars), pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernelized Lagrangian Particle Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (252), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-021-03340-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelées du printemps 2020 à Quincy : une analyse des données riche d’enseignements !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICTAG Mag'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, février, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Coherent Track Initialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (9), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0060644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernelized Lagrangian Particle Tracking and Lagrangian Particle Image Velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Coherent Track Initialisation (LCTI) for cylinder wake flow in 4D-PTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de la campagne de mesures terrain de décembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICTAG Mag'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (Février), pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D large scale variational data assimilation of a turbulent flow with a dynamics error model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 412, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site airflow measurement of a laboratory fume hood using customized large-scale image-based velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor and Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (6), pp.810-819. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1420326X19865928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation et mesure du flux d'aspiration d'une sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salles Propres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast 3D flow reconstructions from 2D cross-plane observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (2), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-018-2674-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse large-eddy simulations in a transitional wake flow with flow models under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 168, pp.170-189. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection localisée par flux d’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.G 1 791 - 1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modelling and diffusion modes for proper orthogonal decomposition models and small-scale flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 828, pp.29. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400119v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A particle filter to reconstruct a free-surface flow from a delph camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Dynamics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (5), pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced ensemble-based 4DVar scheme for data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, 15 p. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A particle filter to reconstruct a free-surface flow from a depth camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Dynamics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (5), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0169-5983/47/5/051404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian estimation of turbulent motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo D. Mininni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (6), pp.1343-1356. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2012.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflow and initial conditions for direct numerical simulation based on adjoint data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 242, pp.480-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power laws and inverse motion modeling: application to turbulence measurements from satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo D. Mininni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (10962), 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence from images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 444, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational fluid flow measurements from image sequences: synopsis and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schnörr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (3), pp.369-393. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-009-0778-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des fluides : la turbulence par l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La vraie nature de la matière noire, 444, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterizable constant temperature anemometer: a new method for the analysis of velocity temperature coupling in turbulent heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (7), p. - p. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/21/7/075401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La turbulence par l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00589361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical studies of the flow over a circular cylinder at Reynolds number 3900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamballais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (8), pp. 1-14. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2957018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical studies of the flow over a circular cylinder at Reynolds number 3900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lamballais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.14. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2957018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic consistent correlation-variational approach for robust optical flow estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (4), pp.595-608. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-008-0567-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex shedding behind cylinders with spanwise linear nonuniformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (13), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685240600767706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid experimental flow estimation based on an Optical-flow scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santa Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (1), pp.80-97. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-005-0048-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low dimensional analysis, using POD, for two mixing layer – wake interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (3), pp.351-363. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2004.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the wake-mixing-layer interaction using multiple plane PIV and 3D classical POD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (1), pp.95-104. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-004-0789-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dimensional analysis, using POD, for two mixing layer-wake interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25, pp.351-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Reduced-Order Modeling and Data Assimilation for Near Real-Time Digital Twins of Turbulent Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AF 2026 - 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF Association Aéronautique de Astronomique de France, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative score-based generative models for fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSE 2025 - SIAM Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Fort Worth, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperreduction in a method coupling stochastic reduced models and data assimilation to predict turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talla M. Merveille C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETMM-15 2025 - 15th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Dubrovnik, Croatia. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to score-based generative models inspired by physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUOD 2025 - 6th Stochastic Transport in Upper Ocean Dynamics Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative score-based generative models inspired by physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPAML 2025 - Workshop of Physics Aware Machine Learning working group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Reduced-Order Model of the deterministic Navier-Stokes equation for turbulent flow prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talla M. Merveille C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MORTech 2025 - 7th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse PIV d'un écoulement de canal en phase d'accélération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Vélocimétrie Laser, Sep 2024, Lyon, France. pp.248-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast data assimilation of sparse measurements for time extrapolation of main flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Computational Fluids Conference (CFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the resuspension phenomenon during airflow acceleration using Eulerian and Lagrangian approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference, EAC2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution-aware prior generation for reduced data assimilation in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ECCOMAS (European Congress on Computational Methods in Applied Sciences and Engineering ) Young Investigators Conference (YIC) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remise en suspension de microparticules pour des accélérations d'air: analyse dimensionnelle des propriétés de l'écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA2023 : 36ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, France. p. 29, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2023-32910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of multiplicative noise operator statistics for reduced data assimilation in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynstoch 2023 -Workshop on Statistical Methods for Dynamical Stochastic Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving airflow monitoring and control solutions in wind energy & agroecology sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Stabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Math2Product 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post processing sparse and instantaneous 2D velocity fields using physics-informed neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservative stochastic reduced order models for real-time fluid flow data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New reduced order models for real-time data assimilation using few sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic reduced order models for Bayesian estimation problems in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Reduction and Surrogate Modeling (MORE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'images pour l'étude de la remise en suspension de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA2022 - 35ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, May 2022, Paris, France. 4 p., </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2022-27959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Generation of prior for Bayesian estimation problems in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UQsay Uncertainty Quantification (UQ),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian structure-function using stationarised fluid trajectories in the wake of a smooth cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Mechanics Society, Sep 2022, Athens, Greece. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion properties of time-resolved trajectories in the wake behind a cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian diffusion properties of the wake behind a cylinder using time-resolved particle tracking velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Turbulence and Shear Flow Phenomena (TSFP12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Osaka (Online), Japan. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic energy function to predict particle positions in 4D-PTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microparticle resuspension under accelerated airflow: dimensional analysis to account for the airflow pattern properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle position prediction based on Lagrangian coherency for flow over a cylinder in 4D-PTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Particle Image Velocimetry – ISPIV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILLINOIS TECH, Aug 2021, Chicago, France. 9 p., </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18409/ispiv.v1i1.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustable interogation window for 2D PIV estimation based on local Lagrangian coherency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Particle Image Velocimetry – ISPIV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chicago, United States. 7 p., </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18409/ispiv.v1i1.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle position prediction based on Lagrangian coherency for flow over a cylinder in 4D-PTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Particle Image Velocimetry – ISPIV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chicago, United States. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustable interrogation window for 2D PIV estimation based on local Lagrangian coherency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Particle Image Velocimetry – ISPIV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chicago, United States. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316124v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAPIV using multi-resolution warping and proxy regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Particle Image Velocimetry – ISPIV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chicago, United States. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time flow estimation from reduced order models and sparse measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERO 2020+1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Visioconference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969086v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint study of spatial variability of temperatures and wind machine performance in the Quincy vineyard to improve fight against spring frost events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaPIV using multigrid warping and proxy regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Particle Image Velocimetry - ISPIV2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILLINOIS TECH, Aug 2021, Chicago, France. 2 p., </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18409/ispiv.v1i1.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D indoor air purifier flow reconstruction using PIV snapshot optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Flow Visualization (ISFV-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques micro-échelles et mesures de terrain du climat lors d’un gel de printemps sur un vignoble équipé de tours antigels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement Climatique et Territoires (XXXIIIème Colloque de l’Association Internationale de Climatologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Rennes, France. pp.421-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time observer from stochastic reduced order model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Flow Separation Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Coherent Track Initialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop and 1st Challenge on Data Assimilation &amp; CFD Processing for PIV and Lagrangian Particle Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online-Workshop, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernelized LPT and Lagrangian PIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop and 1st Challenge on Data Assimilation &amp; CFD Processing for PIV and Lagrangian Particle Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online workshop, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Particle Image Velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPIV2019 - 13th International Symposium on Particle Image Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Munich, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation et mesure du flux d'aspiration d'une sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ContaminExpert 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Stereo-PIV measurement of the flow inside an urban street canyon in outdoor conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPIV2019 - 13th International Symposium on Particle Image Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Munich, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D Variational Data Assimilation with Large Eddy Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranay Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dallas, United States. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation et mesure du flux d'aspiration d'une Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ContaminExpert 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Estimation Under Location Uncertainty, Application To Large-Scale Characterization Of A Mixing Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site airflow measurement of a laboratory fume hood using customized large-scale image-based velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roomvent &amp; Ventilation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Espoo, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assimilation de données pour coupler expériences et simulations d'écoulements turbulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des efforts sur un cylindre par assimilation de mesures PIV dans son sillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble filter estimation scheme for Lagrangian trajectory reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble-Variational methods in data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengze Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Data Assimilation &amp; CFD Processing for Particle Image and Tracking Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Delft, Netherlands. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site quantification of methane leaks from an agricultural biogas plant through three different methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMIRAN 2017 - 17th international Conference Sustainable utilisations of manures and residue resources in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Models Under Location Uncertainty within the Framework of Coarse Large Eddy Simulation (cLES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th European Turbulence Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Mechanics Society, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling experimental and computational fluid dynamics: Synopsis of approaches, issues and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Data Assimilation and CFD Processing for PIV and Lagrangian Particle Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Delft, Netherlands. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of LES Models Under Location Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of LES Models Under Location Uncertainty for Flow Over a Cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandramouli Pranav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of methane leaks from biogas plant based on infrared camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierrry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - 15th IWA World Conference on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid optimization algorithm for variational data assimilation of unsteady wake flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Data Assimilation &amp; CFD Processing for Particle Image and Tracking Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Delft, Netherlands. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'observation stochastique pour la mesure du mouvement grand champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D Turbulent Wake Reconstruction using Large Eddy Simulation based Variational Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Data Assimilation &amp; CFD Processing for Particle Image and Tracking Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan F. G. Schneiders and Andreas Schröder (Eds), Dec 2017, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controling airborne contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap Aliment - Les technologies douces de conservation des denrées alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froiloc® procédé de maîtrise localisée des flux d’air propres et froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Assises du Génie des Procédés – Région Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards PIV assimilation of large-scale wake flows: study of several sub-grid models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on CFD Processing Techniques for Particle Image and Tracking Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D assimilation with PIV orthogonal-plane observations and a DNS dynamical model in a circular cylinder wake flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on CFD Processing Techniques for Particle Image and Tracking Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of data assimilation in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next generation transport aircraft workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux aérauliques dans l’usine agro-alimentaire du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cathala-Letort « L’usine agroalimentaire du futur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction d'écoulements expérimentaux par assimilation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2015, Aber Wrac’h, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some applications of data assimilation to reconstruct experimental fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIOPLEX workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4DVar PIV-data assimilation for flow spatio-temporal reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Particle Image Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du mouvement à partir de séquences d’images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Mesures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-surface ﬂows from Kinect: Feasibility and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVR2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Poitiers, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflow and initial conditions for direct numerical simulation based on adjoint data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Turbulence and Shear Flow Phenomena, TSFP-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Ottawa, Canada. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des modèles de lois de puissance pour l'estimation du mouvement turbulent en PIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes de mesures PIV par flot optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Français de Visualisation d'Images en Mécanique des Fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian selection of scaling laws for motion modeling in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Mininni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision (ICCV'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kyoto, Japan. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale regularization based on turbulent kinetic energy decay for PIV estimations with high spatial resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Particle Image Velocimetry (PIV09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of turbulence power laws from image data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Mininni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference and Advanced School "Turbulent Mixing and Beyond"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Trieste, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade d'énergie comme a priori pour l'estimation du flot optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR Structure de la Turbulence et Mélange: Couplage Modèle-Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Rennes, France. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-similar regularization of optic-flow for turbulent motion estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Workshop on Machine Learning for Vision-based Motion Analysis - MLVMA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du flot optique dans les écoulements turbulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR Structure de la Turbulence et Mélange: Couplage Modèle-Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Rennes, France. pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrizable constant temperature anemometer for simultaneous velocity and temperature measurements in turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Experimental and Computational Aerothermodynamics of Internal Flows (ISAIF), Lyon, 2-5 July 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la thermoanémométrie à basse vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès français de mécanique, Grenoble, 27-31 août 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterizable Constant Temperature Anemometer for simultaneous velocity and temperature measurements in turbulent flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Experimental and Computational Aerothermodynamics of Internal Flows, Lyon, July 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lyon, France. pp.ISAIF8-00122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal correlation-variational approach for robust optical flow estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Navaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Particle Image Velocimetry (PIV), Roma, ITA, 11-14 September 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rome, Italy. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulements turbulents à basse vitesse et maîtrise d'environnements localisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Activités Universitaires de Mécanique, La Rochelle, 31 août et 1er septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low dimensional analysis of a complex flow: a wake mixing layer interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSFP-4, Williamsburg VA, USA, 27-29 June 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex shedding behind cylinders with spanwise linear nonuniformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique et expérimentale de l'écoulement autour d'un cylindre circulaire à ReD=3900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamballais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid dedicated Optical-flow scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worldwide PIV Challenge 2005, Pasadena, USA, 19-20 september 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Pasadena, United States. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un estimateur de flot optique dédié aux écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLUVISU 11, Ecully, 7-9 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Écully, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low dimensional analysis of a complex flow : a wake mixing layer interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulations of vortex shedding behind cylinders with spanwise linear nonuniformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSFP 4, Williamsburg Virginia, USA, 27-29 June 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulations of vortex shedding behind cylinders with spanwise linear nonuniformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of motion using a PIV correlation-based method and an &amp;quot;optical-flow&amp;quot; one for two experimental flows: quantitative and qulitative comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santa Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International symposium Applications of laser techniques to fluid mechanics,Lisbon, PRT, 13-15 July 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbonne, Portugal. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation of localised ultra-clean air delivery systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Factory of the futur, 2nd International Conference, Laval, 6-8 October 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Laval, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination transfer through free jets resulting from ventilation ceilings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tranier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quastana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food factory of the futur, EFFOST, EHEDG, 2nd international conference, Laval, 6-8 october 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric analysis of a complex flow : a mixing layer-wake interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th annual meeting of the division of fluid dynamics, APS Meeting ID : DFD04, Seattle, Washington, USA, 21-23 Novembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low dimensional Garlerkin model of a plane mixing layer – wake interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rs International Symp. On Turbulence and Shear Flow Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sendai Shi, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dimensional galerkin model of a plane mixing layer-wake interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international symposium on turbulence and shear flow phenomena, Sendai, JPN, 25-27 June 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.835-839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of the immersed boundary method with compact schemes for DNS of flows in complex geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ercoftac workshop, Direct and large eddy simulation V, Munich, DEU, 27-29 August 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.108-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical flow estimation in experimental fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh international symposium on signal processing and its applications, ISSPA'03, Paris, 1-4 July 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a plane mixing layer-wake interaction by means of two 2D PIV planes and of POD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international symposium on applications of laser techniques to fluid mechanics, Lisbon, PRT, 8-11 juillet 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Portugal. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux apports de la mécanique des fluides pour la maîtrise de la propreté de l'air en IAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aéraulique et industries alimentaires, Paris, 17-18 janvier 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of localised air flows to improve hygienic food manufacturing and packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food factory of the future, Gothenburg, SWE, 27-29 juin 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications des caractéristiques d'un sillage par une couche de mélange plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Colloque d'Aérodynamique Appliquée : analyse et contrôle des écoulements turbulents, Lille, 22-24 mars 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.1.100-1.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement tridimensionnel dans le sillage d'un cylindre placé dans une couche de mélange plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de mécanique, Poitiers, 30 août-03 septembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements tridimensionnels dans le sillage d'un cylindre perturbé par une couche de mélange plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème colloque d'aérodynamique appliquée : les interactions en aérodynamique, Marseille, 23-25 mars 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulente plane mixing layer perturbed by the wake of a circular cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Européenne de Turbulence, Saint-Jean Cap Ferrat, 30 juin-3 juillet 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Saint-Jean Cap Ferrat, France. pp.309-312, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-011-5118-4_76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux localisé d'air propre avec pénétration d'obstacles. Etude en soufflerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium national Qualité de l'air dans l'industrie agro-alimentaire, Rennes, 6-7 novembre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre le sillage d'un cylindre et une couche de mélange plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème colloque d'aérodynamique appliquée : aérodynamique des basses vitesses, Poitiers, 24-26 mars 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. pp.5.81-5.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection localisée par flux d'air propre. L'exemple du Flux Progressif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium national Qualité de l'air dans l'Industrie Agro-Alimentaire, Rennes, 6-7 novembre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of the wake of a circular cylinder and a plane mixing layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th symposium on turbulent shear flows, Grenoble, 8-10 septembre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre le sillage d'un cylindre et une couche de mélange plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès français de mécanique, Poitiers Futuroscope, 1-5 septembre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. pp.429-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the acceleration of a channel flow to study particle resuspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. 2025, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2025-43942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic closure for partially-resolved turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Houches 2024 - Complex Systems, Statistical Mechanics and Machine Learning Crossover (in Memory of Giovanni Paladin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Les Houches, France. pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards numerical simulation of a wind machine during spring frost calibrated with field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Katurji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongqi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. 2 p., 2023, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis for time-resolved analysis of microparticle resuspension kinetics on a ventilated duct surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms involved in the heating of the environment by the aerodynamic action of a wind machine to protect a vineyard against spring frost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERCLIM2022 - XIVth International Terroir Congress | 2nd ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards wind machines park management automatization to improve fight against spring frost events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quenol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop DFKI-INRAE-Inria « Cooperation in AI &amp; Agriculture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kaiserslautern, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time unsteady air flow prediction to reduces mechanic load variations and wind turbine maintenance costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEANERGY 2021 - International leading event on offshore wind and marine renewable energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, Saint-Nazaire, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of unsteady wake flows using local oscillation of body surface: a data assimilation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNA 2018- Colloque National d'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Data Assimilation with Turbulence Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNA 2018 - Colloque National d'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Flow Estimation out of Infrared Image Sequences of Biogas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gatlinburg, Tennessee, United States. , 2016, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.35868.28808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une technique de vélocimétrie du gaz par imagerie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFTL2016, 15e Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROILOC® a novel food safety technology through localised cold and clean airflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Food Factory of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Laval, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Sub-Grid Scale Tensors in the context of Very Large Eddy Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural UK Fluids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, London, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une technique de vélocimétrie du gaz par imagerie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFTL2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France. , </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11095.68006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Sub-Grid Scale Tensors in the context of Coarse Large Eddy Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Fluids Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROILOC® a novel food safety technology through localised cold and clean airflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Food Factory of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Laval, France. , 2016, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.21607.65441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4DVar PIV-data assimilation for flow spatio-temporal reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10TH INTERNATIONAL SYMPOSIUM ON PARTICLE IMAGE VELOCIMETRY - PIV13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Delft, Netherlands. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an ensemble based 4D Var assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National d’Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of the immersed boundary method with compact schemes for DNS of flows in complex geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct and Large-Eddy Simulation V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Springer Netherlands, pp.581-590, 2003, ERCOFTAC Series, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-2313-2_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de protection d'une zone d'opération et procédé correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3008782. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de protection d'une zone d'opération et procédé correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arroyo Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeault Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubat Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallian Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlier Johan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2848873 A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et installation d'étalonnage d'un capteur de mesure de données représentatives de la vitesse d'écoulement d'un flux de fluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2985030. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et installation d'étalonnage d'un capteur de mesure de données représentatives de la vitesse d'écoulement d'un flux de fluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2013093328A1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la thermoanémoclinométrie à fil chaud à basse vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la thermoanémoclinométrie à fil chaud basse vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lorho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of the immersed boundary method with compact schemes for DNS of flows in complex geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct and large-eddy simulation 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent motions to predict Lagrangian trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adjoint approach for the analysis of RANS closure using pressure measurements on a high-rise building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yacine Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aguinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature spatial variability analysis in the aim of enhancing the use or implementation of wind machines park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD DE L’ANR RedLUM (ANR-23-CE46-0015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet TRACKYLEAKS - Développement d'une méthode d'identification et de quantification des émissions fugitives de biogaz - Application aux installations de méthanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence power laws and inverse motion modeling in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo D. Mininni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6948, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00390426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the evaluation of the tasks of the workpackage 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szantai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the evaluation of the tasks of the workpackage 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szantai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the evaluation of the tasks of the workpackage 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on production and diffusion of fluid mechanics images and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szantai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Désalmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate report on the evaluation of the tasks of the workpackage 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szantai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.4 - Final report on the evaluation of the tasks of the workpackage 2 - FLUid Image analysis and Description (FLUID) - Project No. FP6-513663 - FET Open - Domain, Priority IST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cemagref. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate report on the evaluation of the tasks of the workpackage 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szantai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2007, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate report on the evaluation of the tasks of the workpackage 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Navaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale du sillage d'un barreau cylindrique se développant dans une couche de mélange plane turbulente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat Aérodynamique et mécanique des fluides, combustion, thermique, option : mécanique des fluides, Université de Poitiers, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02578561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De fils en images l’apport des modèles pour mesurer et reconstruire le mouvement des écoulements turbulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université de Rennes 1, France, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01677855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De fils en images l'apport des modèles pour mesurer et reconstruire le mouvement des écoulements turbulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02602585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic particle detection algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:09a914816ab08d13c7b2f7a40645c225e7e8de56;origin=https://hal.archives-ouvertes.fr/hal-03954927;visit=swh:1:snp:cceba7f79b6e3bc2d85cc137a669737daa1d3231;anchor=swh:1:rel:c5b4c0b7dd941088a64e2850839e1ad2356d9710;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId362"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF513B7C"/>
+    <w:nsid w:val="05900FC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-heitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6295-2822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08894719X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Cap" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-023-04642-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109582v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cazes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106198" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgeault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445455v4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Resseguier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Ladvig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111631" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rahimi Khojasteh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laizet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107725" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Ben Ali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tissot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aguinaga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2022.105204" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212696v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03340-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060644" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schuster" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326X19865928" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02547763v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Chandramouli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109446" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418674v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012453v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2674-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418735v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400119v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.467" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Combes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guibert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;min" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144923v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Robinson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.03.025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guibert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/47/5/051404" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gronskis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#233;as" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo D. Mininni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.232" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670364v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456162v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schn&#246;rr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0778-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537146v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589361v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515606v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndoye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arroyo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/7/075401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parnaudeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lamballais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2957018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383669v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parnaudeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamballais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914361v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-008-0567-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-577WKSS1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Silvestrini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240600767706" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santa Cruz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0048-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583797v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-004-0789-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BEB05D4CBC7126205B5106CE9B42984076AB23E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583289v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146825v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2004.02.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SKRWS6C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299435v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tiphaigne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talla M. Merveille C." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moneyron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035629v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Talla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gruhlke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406088v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baptiste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186543v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wallian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Stabile" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186541v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385714v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186546v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Martin Picard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Pape" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043159v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-32910" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862988v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Di Carlo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709467v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin M Picard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709416v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03861599v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-27959" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822497v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepape" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822510v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864735v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864606v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03861633v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864727v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114133v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18409/ispiv.v1i1.211" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114087v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18409/ispiv.v1i1.136" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316124v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316123v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341043v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316194v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969086v3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114122v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18409/ispiv.v1i1.146" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013492v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03022214v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03022074v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087610v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346053v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330348v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610088v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610090v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330267v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610087v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranay Chandramouli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097704v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097718v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957938v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097724v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671776v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02607026v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648441v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671751v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengze Cai" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584735v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700975v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auvinet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607025v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465626v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandramouli Pranav" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne M&#233;min" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584736v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844623v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierrry Bioteau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605879v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605880v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605876v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692195v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692180v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605885v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605877v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605874v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914037v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605893v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676338v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654290v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655827v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676380v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592791v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Mininni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473262v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592578v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325807v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591100v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591099v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589484v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navaza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589487v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177564v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588102v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georgeault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586893v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586891v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586796v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586607v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017130v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016880v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586892v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silvestrini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017131v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583858v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583859v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quastana" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583809v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583805v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583240v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147015v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bonnet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583322v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583323v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581117v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581115v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581116v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578886v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Garem" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578035v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577275v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577468v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5118-4_76" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A81096FA97C44428817555B8C6596FD4E28FFE14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575782v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578558v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577193v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577191v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577192v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549011v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Caville" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04042326v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Katurji" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqi Lin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1425" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863032v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864547v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278863v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345968v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quenol" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608776v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608777v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413485v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Arroyo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21607.65441" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663756v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416030v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Barbu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Loisel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35868.28808" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605644v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605645v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carlier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605887v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chandramouli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laizet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417131v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11095.68006" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222206v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455229v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147120v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Silvestrini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2313-2_61" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DH7ZTLJN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416023v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arroyo Georges" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeault Philippe" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubat Michel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallian Laurence" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier Johan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608929v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loubat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wallian" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608912v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416035v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146701v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148113v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lorho" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583326v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232948v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867749v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076369v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469526v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nesen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Regnault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607577v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auvinet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390426v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590855v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szantai" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590852v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590856v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590857v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590851v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;salmand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590858v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Desbois" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623191v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590859v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02578561v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02602585v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01677855v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954927v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:09a914816ab08d13c7b2f7a40645c225e7e8de56;origin=https://hal.archives-ouvertes.fr/hal-03954927;visit=swh:1:snp:cceba7f79b6e3bc2d85cc137a669737daa1d3231;anchor=swh:1:rel:c5b4c0b7dd941088a64e2850839e1ad2356d9710;path=/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-heitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6295-2822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08894719X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Cap" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-023-04642-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109582v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cazes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106198" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445455v4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Resseguier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Ladvig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111631" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rahimi Khojasteh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laizet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107725" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602618v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Ben Ali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tissot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aguinaga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2022.105204" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgeault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03340-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060644" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02547763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Chandramouli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109446" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419135v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schuster" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326X19865928" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418674v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012453v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2674-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418735v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400119v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.467" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Combes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guibert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;min" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144923v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Robinson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.03.025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guibert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/47/5/051404" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#233;as" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo D. Mininni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.232" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598218v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gronskis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670364v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456162v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schn&#246;rr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0778-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537146v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndoye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arroyo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/7/075401" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parnaudeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamballais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2957018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590739v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parnaudeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lamballais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914361v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-008-0567-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-577WKSS1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Silvestrini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240600767706" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santa Cruz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0048-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2004.02.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SKRWS6C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583797v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-004-0789-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BEB05D4CBC7126205B5106CE9B42984076AB23E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583289v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Regnault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tiphaigne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepape" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Talla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035629v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gruhlke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299435v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talla M. Merveille C." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moneyron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570520v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406088v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704852v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baptiste" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186541v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wallian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385714v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186546v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Martin Picard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Pape" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-32910" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186538v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186543v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Stabile" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843184v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Di Carlo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709467v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin M Picard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822510v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822497v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03861599v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-27959" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709416v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03861633v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864735v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864606v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862988v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114133v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18409/ispiv.v1i1.211" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114087v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18409/ispiv.v1i1.136" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316123v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316124v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316194v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969086v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341043v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114122v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18409/ispiv.v1i1.146" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346053v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087610v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03022074v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03022214v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610088v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610090v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330267v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610087v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranay Chandramouli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330348v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957995v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097704v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097718v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097724v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671751v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengze Cai" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700975v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auvinet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584735v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607025v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584736v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465626v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandramouli Pranav" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne M&#233;min" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844623v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierrry Bioteau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671776v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648441v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02607026v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605880v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605876v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692195v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692180v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605879v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605877v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605885v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605874v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914037v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605893v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676338v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654290v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655827v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676380v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473262v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Mininni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592578v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592791v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591100v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325807v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591099v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589487v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589486v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177564v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589484v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navaza" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588102v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georgeault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586893v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017130v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586607v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586891v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586796v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016880v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586892v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silvestrini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017131v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583809v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583805v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583859v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quastana" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583858v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147015v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bonnet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583322v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583323v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583240v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581117v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581115v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581116v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578035v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Garem" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578886v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577275v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577468v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5118-4_76" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A81096FA97C44428817555B8C6596FD4E28FFE14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577191v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575782v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578558v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577193v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577192v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564519v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43942" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549011v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Caville" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04042326v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Katurji" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqi Lin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1425" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863032v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864547v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345968v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quenol" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278863v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608776v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608777v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416030v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Barbu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Loisel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35868.28808" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605644v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605645v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carlier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605887v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chandramouli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laizet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417131v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11095.68006" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663756v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413485v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Arroyo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21607.65441" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222206v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455229v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147120v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Silvestrini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2313-2_61" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DH7ZTLJN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608929v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loubat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wallian" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416023v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arroyo Georges" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeault Philippe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubat Michel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallian Laurence" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier Johan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608912v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416035v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146701v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148113v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lorho" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583326v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232948v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076369v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867749v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469526v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nesen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607577v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auvinet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390426v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590855v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szantai" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590852v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590856v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590851v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;salmand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590858v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Desbois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623191v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590857v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590859v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02578561v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01677855v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02602585v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954927v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:09a914816ab08d13c7b2f7a40645c225e7e8de56;origin=https://hal.archives-ouvertes.fr/hal-03954927;visit=swh:1:snp:cceba7f79b6e3bc2d85cc137a669737daa1d3231;anchor=swh:1:rel:c5b4c0b7dd941088a64e2850839e1ad2356d9710;path=/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>