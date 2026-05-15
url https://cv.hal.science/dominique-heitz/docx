--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.6261682243px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Heitz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Head senior reserach scientist, group ACTA.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6295-2822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08894719X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the spatial variability of temperature with the aim of improving the location of wind machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 155 (1), pp.421-438. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-023-04642-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis for the time-resolved description of microparticle resuspension under transient airflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.106198. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2023.106198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time estimation and prediction of unsteady flows using reduced-order models coupled with few measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 471, pp.111631. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445455v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian and Eulerian dataset of the wake downstream of a smooth cylinder at a Reynolds number equal to 3900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (107725), pp.107725. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean wind flow reconstruction of a high-rise building based on variational data assimilation using sparse pressure measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yacine Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aguinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 231 (105204), pp.16/105204. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2022.105204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l’écoulement généré par une maquette de tour antigel à échelle réduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICTAG Mag'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (Mars), pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernelized Lagrangian Particle Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (252), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-021-03340-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelées du printemps 2020 à Quincy : une analyse des données riche d’enseignements !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICTAG Mag'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, février, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Coherent Track Initialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (9), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0060644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernelized Lagrangian Particle Tracking and Lagrangian Particle Image Velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Coherent Track Initialisation (LCTI) for cylinder wake flow in 4D-PTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de la campagne de mesures terrain de décembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICTAG Mag'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (Février), pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D large scale variational data assimilation of a turbulent flow with a dynamics error model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 412, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site airflow measurement of a laboratory fume hood using customized large-scale image-based velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor and Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (6), pp.810-819. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1420326X19865928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation et mesure du flux d'aspiration d'une sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salles Propres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast 3D flow reconstructions from 2D cross-plane observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (2), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-018-2674-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse large-eddy simulations in a transitional wake flow with flow models under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 168, pp.170-189. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection localisée par flux d’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.G 1 791 - 1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modelling and diffusion modes for proper orthogonal decomposition models and small-scale flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 828, pp.29. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400119v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A particle filter to reconstruct a free-surface flow from a delph camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Dynamics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (5), pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced ensemble-based 4DVar scheme for data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, 15 p. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A particle filter to reconstruct a free-surface flow from a depth camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Dynamics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (5), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0169-5983/47/5/051404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian estimation of turbulent motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo D. Mininni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (6), pp.1343-1356. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2012.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflow and initial conditions for direct numerical simulation based on adjoint data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 242, pp.480-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power laws and inverse motion modeling: application to turbulence measurements from satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo D. Mininni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (10962), 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence from images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 444, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational fluid flow measurements from image sequences: synopsis and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schnörr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (3), pp.369-393. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-009-0778-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des fluides : la turbulence par l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La vraie nature de la matière noire, 444, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterizable constant temperature anemometer: a new method for the analysis of velocity temperature coupling in turbulent heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (7), p. - p. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/21/7/075401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La turbulence par l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00589361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical studies of the flow over a circular cylinder at Reynolds number 3900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamballais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (8), pp. 1-14. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2957018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical studies of the flow over a circular cylinder at Reynolds number 3900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lamballais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.14. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2957018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic consistent correlation-variational approach for robust optical flow estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (4), pp.595-608. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-008-0567-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex shedding behind cylinders with spanwise linear nonuniformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (13), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685240600767706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid experimental flow estimation based on an Optical-flow scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santa Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (1), pp.80-97. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-005-0048-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low dimensional analysis, using POD, for two mixing layer – wake interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (3), pp.351-363. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2004.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the wake-mixing-layer interaction using multiple plane PIV and 3D classical POD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (1), pp.95-104. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-004-0789-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dimensional analysis, using POD, for two mixing layer-wake interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25, pp.351-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Reduced-Order Modeling and Data Assimilation for Near Real-Time Digital Twins of Turbulent Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AF 2026 - 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF Association Aéronautique de Astronomique de France, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative score-based generative models for fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSE 2025 - SIAM Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Fort Worth, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperreduction in a method coupling stochastic reduced models and data assimilation to predict turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talla M. Merveille C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETMM-15 2025 - 15th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Dubrovnik, Croatia. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to score-based generative models inspired by physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUOD 2025 - 6th Stochastic Transport in Upper Ocean Dynamics Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative score-based generative models inspired by physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPAML 2025 - Workshop of Physics Aware Machine Learning working group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Reduced-Order Model of the deterministic Navier-Stokes equation for turbulent flow prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talla M. Merveille C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MORTech 2025 - 7th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse PIV d'un écoulement de canal en phase d'accélération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Vélocimétrie Laser, Sep 2024, Lyon, France. pp.248-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast data assimilation of sparse measurements for time extrapolation of main flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Computational Fluids Conference (CFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the resuspension phenomenon during airflow acceleration using Eulerian and Lagrangian approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference, EAC2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution-aware prior generation for reduced data assimilation in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ECCOMAS (European Congress on Computational Methods in Applied Sciences and Engineering ) Young Investigators Conference (YIC) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remise en suspension de microparticules pour des accélérations d'air: analyse dimensionnelle des propriétés de l'écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA2023 : 36ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, France. p. 29, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2023-32910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of multiplicative noise operator statistics for reduced data assimilation in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynstoch 2023 -Workshop on Statistical Methods for Dynamical Stochastic Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving airflow monitoring and control solutions in wind energy & agroecology sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Stabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Math2Product 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post processing sparse and instantaneous 2D velocity fields using physics-informed neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservative stochastic reduced order models for real-time fluid flow data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New reduced order models for real-time data assimilation using few sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic reduced order models for Bayesian estimation problems in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Reduction and Surrogate Modeling (MORE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'images pour l'étude de la remise en suspension de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA2022 - 35ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, May 2022, Paris, France. 4 p., </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2022-27959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Generation of prior for Bayesian estimation problems in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UQsay Uncertainty Quantification (UQ),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian structure-function using stationarised fluid trajectories in the wake of a smooth cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Mechanics Society, Sep 2022, Athens, Greece. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion properties of time-resolved trajectories in the wake behind a cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian diffusion properties of the wake behind a cylinder using time-resolved particle tracking velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Turbulence and Shear Flow Phenomena (TSFP12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Osaka (Online), Japan. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic energy function to predict particle positions in 4D-PTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microparticle resuspension under accelerated airflow: dimensional analysis to account for the airflow pattern properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle position prediction based on Lagrangian coherency for flow over a cylinder in 4D-PTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Particle Image Velocimetry – ISPIV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILLINOIS TECH, Aug 2021, Chicago, France. 9 p., </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18409/ispiv.v1i1.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustable interogation window for 2D PIV estimation based on local Lagrangian coherency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Particle Image Velocimetry – ISPIV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chicago, United States. 7 p., </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18409/ispiv.v1i1.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle position prediction based on Lagrangian coherency for flow over a cylinder in 4D-PTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Particle Image Velocimetry – ISPIV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chicago, United States. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustable interrogation window for 2D PIV estimation based on local Lagrangian coherency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Particle Image Velocimetry – ISPIV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chicago, United States. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316124v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAPIV using multi-resolution warping and proxy regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Particle Image Velocimetry – ISPIV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chicago, United States. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time flow estimation from reduced order models and sparse measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERO 2020+1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Visioconference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969086v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint study of spatial variability of temperatures and wind machine performance in the Quincy vineyard to improve fight against spring frost events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaPIV using multigrid warping and proxy regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Particle Image Velocimetry - ISPIV2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILLINOIS TECH, Aug 2021, Chicago, France. 2 p., </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18409/ispiv.v1i1.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D indoor air purifier flow reconstruction using PIV snapshot optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Flow Visualization (ISFV-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques micro-échelles et mesures de terrain du climat lors d’un gel de printemps sur un vignoble équipé de tours antigels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement Climatique et Territoires (XXXIIIème Colloque de l’Association Internationale de Climatologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Rennes, France. pp.421-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time observer from stochastic reduced order model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Flow Separation Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Coherent Track Initialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop and 1st Challenge on Data Assimilation &amp; CFD Processing for PIV and Lagrangian Particle Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online-Workshop, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernelized LPT and Lagrangian PIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop and 1st Challenge on Data Assimilation &amp; CFD Processing for PIV and Lagrangian Particle Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online workshop, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Particle Image Velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPIV2019 - 13th International Symposium on Particle Image Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Munich, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation et mesure du flux d'aspiration d'une sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ContaminExpert 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Stereo-PIV measurement of the flow inside an urban street canyon in outdoor conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPIV2019 - 13th International Symposium on Particle Image Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Munich, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D Variational Data Assimilation with Large Eddy Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranay Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dallas, United States. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation et mesure du flux d'aspiration d'une Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ContaminExpert 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Estimation Under Location Uncertainty, Application To Large-Scale Characterization Of A Mixing Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site airflow measurement of a laboratory fume hood using customized large-scale image-based velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roomvent &amp; Ventilation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Espoo, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assimilation de données pour coupler expériences et simulations d'écoulements turbulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des efforts sur un cylindre par assimilation de mesures PIV dans son sillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble filter estimation scheme for Lagrangian trajectory reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble-Variational methods in data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengze Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Data Assimilation &amp; CFD Processing for Particle Image and Tracking Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Delft, Netherlands. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site quantification of methane leaks from an agricultural biogas plant through three different methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMIRAN 2017 - 17th international Conference Sustainable utilisations of manures and residue resources in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Models Under Location Uncertainty within the Framework of Coarse Large Eddy Simulation (cLES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th European Turbulence Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Mechanics Society, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling experimental and computational fluid dynamics: Synopsis of approaches, issues and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Data Assimilation and CFD Processing for PIV and Lagrangian Particle Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Delft, Netherlands. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of LES Models Under Location Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of LES Models Under Location Uncertainty for Flow Over a Cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandramouli Pranav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of methane leaks from biogas plant based on infrared camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierrry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - 15th IWA World Conference on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid optimization algorithm for variational data assimilation of unsteady wake flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Data Assimilation &amp; CFD Processing for Particle Image and Tracking Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Delft, Netherlands. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'observation stochastique pour la mesure du mouvement grand champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D Turbulent Wake Reconstruction using Large Eddy Simulation based Variational Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Data Assimilation &amp; CFD Processing for Particle Image and Tracking Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan F. G. Schneiders and Andreas Schröder (Eds), Dec 2017, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controling airborne contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap Aliment - Les technologies douces de conservation des denrées alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froiloc® procédé de maîtrise localisée des flux d’air propres et froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Assises du Génie des Procédés – Région Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards PIV assimilation of large-scale wake flows: study of several sub-grid models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on CFD Processing Techniques for Particle Image and Tracking Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D assimilation with PIV orthogonal-plane observations and a DNS dynamical model in a circular cylinder wake flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on CFD Processing Techniques for Particle Image and Tracking Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of data assimilation in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next generation transport aircraft workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux aérauliques dans l’usine agro-alimentaire du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cathala-Letort « L’usine agroalimentaire du futur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction d'écoulements expérimentaux par assimilation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2015, Aber Wrac’h, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some applications of data assimilation to reconstruct experimental fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIOPLEX workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4DVar PIV-data assimilation for flow spatio-temporal reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Particle Image Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du mouvement à partir de séquences d’images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Mesures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-surface ﬂows from Kinect: Feasibility and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVR2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Poitiers, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflow and initial conditions for direct numerical simulation based on adjoint data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Turbulence and Shear Flow Phenomena, TSFP-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Ottawa, Canada. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des modèles de lois de puissance pour l'estimation du mouvement turbulent en PIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes de mesures PIV par flot optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Français de Visualisation d'Images en Mécanique des Fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian selection of scaling laws for motion modeling in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Mininni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision (ICCV'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kyoto, Japan. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale regularization based on turbulent kinetic energy decay for PIV estimations with high spatial resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Particle Image Velocimetry (PIV09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of turbulence power laws from image data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Mininni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference and Advanced School "Turbulent Mixing and Beyond"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Trieste, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade d'énergie comme a priori pour l'estimation du flot optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR Structure de la Turbulence et Mélange: Couplage Modèle-Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Rennes, France. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-similar regularization of optic-flow for turbulent motion estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Workshop on Machine Learning for Vision-based Motion Analysis - MLVMA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du flot optique dans les écoulements turbulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR Structure de la Turbulence et Mélange: Couplage Modèle-Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Rennes, France. pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrizable constant temperature anemometer for simultaneous velocity and temperature measurements in turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Experimental and Computational Aerothermodynamics of Internal Flows (ISAIF), Lyon, 2-5 July 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la thermoanémométrie à basse vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès français de mécanique, Grenoble, 27-31 août 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterizable Constant Temperature Anemometer for simultaneous velocity and temperature measurements in turbulent flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Experimental and Computational Aerothermodynamics of Internal Flows, Lyon, July 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lyon, France. pp.ISAIF8-00122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal correlation-variational approach for robust optical flow estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Navaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Particle Image Velocimetry (PIV), Roma, ITA, 11-14 September 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rome, Italy. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulements turbulents à basse vitesse et maîtrise d'environnements localisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Activités Universitaires de Mécanique, La Rochelle, 31 août et 1er septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low dimensional analysis of a complex flow: a wake mixing layer interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSFP-4, Williamsburg VA, USA, 27-29 June 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex shedding behind cylinders with spanwise linear nonuniformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique et expérimentale de l'écoulement autour d'un cylindre circulaire à ReD=3900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamballais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid dedicated Optical-flow scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worldwide PIV Challenge 2005, Pasadena, USA, 19-20 september 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Pasadena, United States. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un estimateur de flot optique dédié aux écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLUVISU 11, Ecully, 7-9 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Écully, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low dimensional analysis of a complex flow : a wake mixing layer interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulations of vortex shedding behind cylinders with spanwise linear nonuniformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSFP 4, Williamsburg Virginia, USA, 27-29 June 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulations of vortex shedding behind cylinders with spanwise linear nonuniformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of motion using a PIV correlation-based method and an &amp;quot;optical-flow&amp;quot; one for two experimental flows: quantitative and qulitative comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santa Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International symposium Applications of laser techniques to fluid mechanics,Lisbon, PRT, 13-15 July 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbonne, Portugal. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation of localised ultra-clean air delivery systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Factory of the futur, 2nd International Conference, Laval, 6-8 October 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Laval, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination transfer through free jets resulting from ventilation ceilings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tranier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quastana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food factory of the futur, EFFOST, EHEDG, 2nd international conference, Laval, 6-8 october 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric analysis of a complex flow : a mixing layer-wake interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th annual meeting of the division of fluid dynamics, APS Meeting ID : DFD04, Seattle, Washington, USA, 21-23 Novembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low dimensional Garlerkin model of a plane mixing layer – wake interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rs International Symp. On Turbulence and Shear Flow Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sendai Shi, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dimensional galerkin model of a plane mixing layer-wake interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international symposium on turbulence and shear flow phenomena, Sendai, JPN, 25-27 June 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.835-839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of the immersed boundary method with compact schemes for DNS of flows in complex geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ercoftac workshop, Direct and large eddy simulation V, Munich, DEU, 27-29 August 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.108-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical flow estimation in experimental fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh international symposium on signal processing and its applications, ISSPA'03, Paris, 1-4 July 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a plane mixing layer-wake interaction by means of two 2D PIV planes and of POD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international symposium on applications of laser techniques to fluid mechanics, Lisbon, PRT, 8-11 juillet 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Portugal. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux apports de la mécanique des fluides pour la maîtrise de la propreté de l'air en IAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aéraulique et industries alimentaires, Paris, 17-18 janvier 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of localised air flows to improve hygienic food manufacturing and packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food factory of the future, Gothenburg, SWE, 27-29 juin 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications des caractéristiques d'un sillage par une couche de mélange plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Colloque d'Aérodynamique Appliquée : analyse et contrôle des écoulements turbulents, Lille, 22-24 mars 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.1.100-1.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement tridimensionnel dans le sillage d'un cylindre placé dans une couche de mélange plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de mécanique, Poitiers, 30 août-03 septembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements tridimensionnels dans le sillage d'un cylindre perturbé par une couche de mélange plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème colloque d'aérodynamique appliquée : les interactions en aérodynamique, Marseille, 23-25 mars 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulente plane mixing layer perturbed by the wake of a circular cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Européenne de Turbulence, Saint-Jean Cap Ferrat, 30 juin-3 juillet 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Saint-Jean Cap Ferrat, France. pp.309-312, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-011-5118-4_76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux localisé d'air propre avec pénétration d'obstacles. Etude en soufflerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium national Qualité de l'air dans l'industrie agro-alimentaire, Rennes, 6-7 novembre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre le sillage d'un cylindre et une couche de mélange plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème colloque d'aérodynamique appliquée : aérodynamique des basses vitesses, Poitiers, 24-26 mars 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. pp.5.81-5.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection localisée par flux d'air propre. L'exemple du Flux Progressif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium national Qualité de l'air dans l'Industrie Agro-Alimentaire, Rennes, 6-7 novembre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of the wake of a circular cylinder and a plane mixing layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th symposium on turbulent shear flows, Grenoble, 8-10 septembre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre le sillage d'un cylindre et une couche de mélange plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès français de mécanique, Poitiers Futuroscope, 1-5 septembre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. pp.429-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the acceleration of a channel flow to study particle resuspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. 2025, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2025-43942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic closure for partially-resolved turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Houches 2024 - Complex Systems, Statistical Mechanics and Machine Learning Crossover (in Memory of Giovanni Paladin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Les Houches, France. pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards numerical simulation of a wind machine during spring frost calibrated with field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Katurji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongqi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. 2 p., 2023, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis for time-resolved analysis of microparticle resuspension kinetics on a ventilated duct surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms involved in the heating of the environment by the aerodynamic action of a wind machine to protect a vineyard against spring frost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERCLIM2022 - XIVth International Terroir Congress | 2nd ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards wind machines park management automatization to improve fight against spring frost events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quenol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop DFKI-INRAE-Inria « Cooperation in AI &amp; Agriculture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kaiserslautern, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time unsteady air flow prediction to reduces mechanic load variations and wind turbine maintenance costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEANERGY 2021 - International leading event on offshore wind and marine renewable energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, Saint-Nazaire, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of unsteady wake flows using local oscillation of body surface: a data assimilation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNA 2018- Colloque National d'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Data Assimilation with Turbulence Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNA 2018 - Colloque National d'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Flow Estimation out of Infrared Image Sequences of Biogas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gatlinburg, Tennessee, United States. , 2016, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.35868.28808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une technique de vélocimétrie du gaz par imagerie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFTL2016, 15e Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROILOC® a novel food safety technology through localised cold and clean airflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Food Factory of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Laval, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Sub-Grid Scale Tensors in the context of Very Large Eddy Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural UK Fluids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, London, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une technique de vélocimétrie du gaz par imagerie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFTL2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France. , </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11095.68006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Sub-Grid Scale Tensors in the context of Coarse Large Eddy Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Fluids Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROILOC® a novel food safety technology through localised cold and clean airflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Food Factory of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Laval, France. , 2016, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.21607.65441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4DVar PIV-data assimilation for flow spatio-temporal reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10TH INTERNATIONAL SYMPOSIUM ON PARTICLE IMAGE VELOCIMETRY - PIV13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Delft, Netherlands. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an ensemble based 4D Var assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National d’Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of the immersed boundary method with compact schemes for DNS of flows in complex geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct and Large-Eddy Simulation V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Springer Netherlands, pp.581-590, 2003, ERCOFTAC Series, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-2313-2_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de protection d'une zone d'opération et procédé correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3008782. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de protection d'une zone d'opération et procédé correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arroyo Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeault Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubat Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallian Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlier Johan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2848873 A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et installation d'étalonnage d'un capteur de mesure de données représentatives de la vitesse d'écoulement d'un flux de fluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2985030. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et installation d'étalonnage d'un capteur de mesure de données représentatives de la vitesse d'écoulement d'un flux de fluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2013093328A1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la thermoanémoclinométrie à fil chaud à basse vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la thermoanémoclinométrie à fil chaud basse vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lorho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of the immersed boundary method with compact schemes for DNS of flows in complex geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct and large-eddy simulation 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent motions to predict Lagrangian trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adjoint approach for the analysis of RANS closure using pressure measurements on a high-rise building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yacine Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aguinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature spatial variability analysis in the aim of enhancing the use or implementation of wind machines park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD DE L’ANR RedLUM (ANR-23-CE46-0015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet TRACKYLEAKS - Développement d'une méthode d'identification et de quantification des émissions fugitives de biogaz - Application aux installations de méthanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence power laws and inverse motion modeling in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo D. Mininni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6948, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00390426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the evaluation of the tasks of the workpackage 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szantai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the evaluation of the tasks of the workpackage 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szantai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the evaluation of the tasks of the workpackage 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on production and diffusion of fluid mechanics images and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szantai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Désalmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate report on the evaluation of the tasks of the workpackage 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szantai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.4 - Final report on the evaluation of the tasks of the workpackage 2 - FLUid Image analysis and Description (FLUID) - Project No. FP6-513663 - FET Open - Domain, Priority IST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cemagref. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate report on the evaluation of the tasks of the workpackage 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szantai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2007, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate report on the evaluation of the tasks of the workpackage 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Navaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale du sillage d'un barreau cylindrique se développant dans une couche de mélange plane turbulente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat Aérodynamique et mécanique des fluides, combustion, thermique, option : mécanique des fluides, Université de Poitiers, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02578561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De fils en images l’apport des modèles pour mesurer et reconstruire le mouvement des écoulements turbulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université de Rennes 1, France, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01677855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De fils en images l'apport des modèles pour mesurer et reconstruire le mouvement des écoulements turbulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02602585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic particle detection algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:09a914816ab08d13c7b2f7a40645c225e7e8de56;origin=https://hal.archives-ouvertes.fr/hal-03954927;visit=swh:1:snp:cceba7f79b6e3bc2d85cc137a669737daa1d3231;anchor=swh:1:rel:c5b4c0b7dd941088a64e2850839e1ad2356d9710;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId362"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.6261682243px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Heitz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Head senior reserach scientist, group ACTA.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6295-2822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08894719X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Kn8-gJAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the spatial variability of temperature with the aim of improving the location of wind machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 155 (1), pp.421-438. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-023-04642-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis for the time-resolved description of microparticle resuspension under transient airflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.106198. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2023.106198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time estimation and prediction of unsteady flows using reduced-order models coupled with few measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 471, pp.111631. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445455v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian and Eulerian dataset of the wake downstream of a smooth cylinder at a Reynolds number equal to 3900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (107725), pp.107725. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean wind flow reconstruction of a high-rise building based on variational data assimilation using sparse pressure measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yacine Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aguinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 231 (105204), pp.16/105204. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2022.105204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l’écoulement généré par une maquette de tour antigel à échelle réduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICTAG Mag'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (Mars), pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelées du printemps 2020 à Quincy : une analyse des données riche d’enseignements !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICTAG Mag'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, février, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernelized Lagrangian Particle Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (252), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-021-03340-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Coherent Track Initialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (9), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0060644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernelized Lagrangian Particle Tracking and Lagrangian Particle Image Velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Coherent Track Initialisation (LCTI) for cylinder wake flow in 4D-PTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCOFTAC Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de la campagne de mesures terrain de décembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICTAG Mag'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (Février), pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site airflow measurement of a laboratory fume hood using customized large-scale image-based velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor and Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (6), pp.810-819. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1420326X19865928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D large scale variational data assimilation of a turbulent flow with a dynamics error model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 412, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast 3D flow reconstructions from 2D cross-plane observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (2), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-018-2674-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation et mesure du flux d'aspiration d'une sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salles Propres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse large-eddy simulations in a transitional wake flow with flow models under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 168, pp.170-189. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection localisée par flux d’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.G 1 791 - 1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modelling and diffusion modes for proper orthogonal decomposition models and small-scale flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 828, pp.29. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400119v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A particle filter to reconstruct a free-surface flow from a delph camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Dynamics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (5), pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced ensemble-based 4DVar scheme for data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, 15 p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A particle filter to reconstruct a free-surface flow from a depth camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Dynamics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (5), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0169-5983/47/5/051404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflow and initial conditions for direct numerical simulation based on adjoint data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 242, pp.480-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian estimation of turbulent motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo D. Mininni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (6), pp.1343-1356. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2012.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power laws and inverse motion modeling: application to turbulence measurements from satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo D. Mininni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (10962), 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational fluid flow measurements from image sequences: synopsis and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schnörr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (3), pp.369-393. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-009-0778-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence from images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 444, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des fluides : la turbulence par l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La vraie nature de la matière noire, 444, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La turbulence par l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00589361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterizable constant temperature anemometer: a new method for the analysis of velocity temperature coupling in turbulent heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (7), p. - p. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/21/7/075401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical studies of the flow over a circular cylinder at Reynolds number 3900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamballais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (8), pp. 1-14. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2957018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical studies of the flow over a circular cylinder at Reynolds number 3900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lamballais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.14. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2957018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic consistent correlation-variational approach for robust optical flow estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (4), pp.595-608. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-008-0567-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex shedding behind cylinders with spanwise linear nonuniformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (13), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685240600767706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid experimental flow estimation based on an Optical-flow scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santa Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (1), pp.80-97. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-005-0048-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low dimensional analysis, using POD, for two mixing layer – wake interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (3), pp.351-363. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2004.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the wake-mixing-layer interaction using multiple plane PIV and 3D classical POD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (1), pp.95-104. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-004-0789-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dimensional analysis, using POD, for two mixing layer-wake interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25, pp.351-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Reduced-Order Modeling and Data Assimilation for Near Real-Time Digital Twins of Turbulent Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AF 2026 - 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF Association Aéronautique de Astronomique de France, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperreduction in a method coupling stochastic reduced models and data assimilation to predict turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talla M. Merveille C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETMM-15 2025 - 15th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Dubrovnik, Croatia. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative score-based generative models for fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSE 2025 - SIAM Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Fort Worth, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to score-based generative models inspired by physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUOD 2025 - 6th Stochastic Transport in Upper Ocean Dynamics Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative score-based generative models inspired by physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPAML 2025 - Workshop of Physics Aware Machine Learning working group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Reduced-Order Model of the deterministic Navier-Stokes equation for turbulent flow prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talla M. Merveille C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MORTech 2025 - 7th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse PIV d'un écoulement de canal en phase d'accélération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Vélocimétrie Laser, Sep 2024, Lyon, France. pp.248-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast data assimilation of sparse measurements for time extrapolation of main flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Computational Fluids Conference (CFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the resuspension phenomenon during airflow acceleration using Eulerian and Lagrangian approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference, EAC2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution-aware prior generation for reduced data assimilation in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ECCOMAS (European Congress on Computational Methods in Applied Sciences and Engineering ) Young Investigators Conference (YIC) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remise en suspension de microparticules pour des accélérations d'air: analyse dimensionnelle des propriétés de l'écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA2023 : 36ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, France. p. 29, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2023-32910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of multiplicative noise operator statistics for reduced data assimilation in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynstoch 2023 -Workshop on Statistical Methods for Dynamical Stochastic Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving airflow monitoring and control solutions in wind energy & agroecology sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Stabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Math2Product 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Generation of prior for Bayesian estimation problems in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UQsay Uncertainty Quantification (UQ),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post processing sparse and instantaneous 2D velocity fields using physics-informed neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservative stochastic reduced order models for real-time fluid flow data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic reduced order models for Bayesian estimation problems in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Reduction and Surrogate Modeling (MORE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New reduced order models for real-time data assimilation using few sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'images pour l'étude de la remise en suspension de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA2022 - 35ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, May 2022, Paris, France. 4 p., </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2022-27959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion properties of time-resolved trajectories in the wake behind a cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian diffusion properties of the wake behind a cylinder using time-resolved particle tracking velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Turbulence and Shear Flow Phenomena (TSFP12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Osaka (Online), Japan. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian structure-function using stationarised fluid trajectories in the wake of a smooth cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Mechanics Society, Sep 2022, Athens, Greece. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic energy function to predict particle positions in 4D-PTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microparticle resuspension under accelerated airflow: dimensional analysis to account for the airflow pattern properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle position prediction based on Lagrangian coherency for flow over a cylinder in 4D-PTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Particle Image Velocimetry – ISPIV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILLINOIS TECH, Aug 2021, Chicago, France. 9 p., </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18409/ispiv.v1i1.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustable interogation window for 2D PIV estimation based on local Lagrangian coherency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Particle Image Velocimetry – ISPIV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chicago, United States. 7 p., </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18409/ispiv.v1i1.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustable interrogation window for 2D PIV estimation based on local Lagrangian coherency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Particle Image Velocimetry – ISPIV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chicago, United States. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316124v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle position prediction based on Lagrangian coherency for flow over a cylinder in 4D-PTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Particle Image Velocimetry – ISPIV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chicago, United States. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint study of spatial variability of temperatures and wind machine performance in the Quincy vineyard to improve fight against spring frost events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaPIV using multigrid warping and proxy regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Particle Image Velocimetry - ISPIV2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILLINOIS TECH, Aug 2021, Chicago, France. 2 p., </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18409/ispiv.v1i1.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAPIV using multi-resolution warping and proxy regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Particle Image Velocimetry – ISPIV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chicago, United States. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time flow estimation from reduced order models and sparse measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERO 2020+1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Visioconference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969086v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D indoor air purifier flow reconstruction using PIV snapshot optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Flow Visualization (ISFV-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques micro-échelles et mesures de terrain du climat lors d’un gel de printemps sur un vignoble équipé de tours antigels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement Climatique et Territoires (XXXIIIème Colloque de l’Association Internationale de Climatologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Rennes, France. pp.421-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time observer from stochastic reduced order model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Flow Separation Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Coherent Track Initialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop and 1st Challenge on Data Assimilation &amp; CFD Processing for PIV and Lagrangian Particle Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online-Workshop, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernelized LPT and Lagrangian PIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop and 1st Challenge on Data Assimilation &amp; CFD Processing for PIV and Lagrangian Particle Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online workshop, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation et mesure du flux d'aspiration d'une sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ContaminExpert 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Stereo-PIV measurement of the flow inside an urban street canyon in outdoor conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPIV2019 - 13th International Symposium on Particle Image Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Munich, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Particle Image Velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPIV2019 - 13th International Symposium on Particle Image Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Munich, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D Variational Data Assimilation with Large Eddy Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranay Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dallas, United States. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation et mesure du flux d'aspiration d'une Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ContaminExpert 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site airflow measurement of a laboratory fume hood using customized large-scale image-based velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roomvent &amp; Ventilation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Espoo, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assimilation de données pour coupler expériences et simulations d'écoulements turbulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des efforts sur un cylindre par assimilation de mesures PIV dans son sillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Estimation Under Location Uncertainty, Application To Large-Scale Characterization Of A Mixing Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble filter estimation scheme for Lagrangian trajectory reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Models Under Location Uncertainty within the Framework of Coarse Large Eddy Simulation (cLES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th European Turbulence Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Mechanics Society, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site quantification of methane leaks from an agricultural biogas plant through three different methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMIRAN 2017 - 17th international Conference Sustainable utilisations of manures and residue resources in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble-Variational methods in data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengze Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Data Assimilation &amp; CFD Processing for Particle Image and Tracking Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Delft, Netherlands. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling experimental and computational fluid dynamics: Synopsis of approaches, issues and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Data Assimilation and CFD Processing for PIV and Lagrangian Particle Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Delft, Netherlands. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of LES Models Under Location Uncertainty for Flow Over a Cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandramouli Pranav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of LES Models Under Location Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of methane leaks from biogas plant based on infrared camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierrry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - 15th IWA World Conference on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid optimization algorithm for variational data assimilation of unsteady wake flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Data Assimilation &amp; CFD Processing for Particle Image and Tracking Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Delft, Netherlands. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'observation stochastique pour la mesure du mouvement grand champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D Turbulent Wake Reconstruction using Large Eddy Simulation based Variational Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Data Assimilation &amp; CFD Processing for Particle Image and Tracking Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan F. G. Schneiders and Andreas Schröder (Eds), Dec 2017, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controling airborne contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cap Aliment - Les technologies douces de conservation des denrées alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froiloc® procédé de maîtrise localisée des flux d’air propres et froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Assises du Génie des Procédés – Région Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards PIV assimilation of large-scale wake flows: study of several sub-grid models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on CFD Processing Techniques for Particle Image and Tracking Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D assimilation with PIV orthogonal-plane observations and a DNS dynamical model in a circular cylinder wake flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on CFD Processing Techniques for Particle Image and Tracking Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of data assimilation in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next generation transport aircraft workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction d'écoulements expérimentaux par assimilation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2015, Aber Wrac’h, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux aérauliques dans l’usine agro-alimentaire du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cathala-Letort « L’usine agroalimentaire du futur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some applications of data assimilation to reconstruct experimental fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIOPLEX workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4DVar PIV-data assimilation for flow spatio-temporal reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Particle Image Velocimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du mouvement à partir de séquences d’images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Mesures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-surface ﬂows from Kinect: Feasibility and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVR2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Poitiers, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflow and initial conditions for direct numerical simulation based on adjoint data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Turbulence and Shear Flow Phenomena, TSFP-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Ottawa, Canada. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des modèles de lois de puissance pour l'estimation du mouvement turbulent en PIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes de mesures PIV par flot optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Français de Visualisation d'Images en Mécanique des Fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian selection of scaling laws for motion modeling in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Mininni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision (ICCV'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kyoto, Japan. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale regularization based on turbulent kinetic energy decay for PIV estimations with high spatial resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Particle Image Velocimetry (PIV09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of turbulence power laws from image data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Mininni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference and Advanced School "Turbulent Mixing and Beyond"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Trieste, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-similar regularization of optic-flow for turbulent motion estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Workshop on Machine Learning for Vision-based Motion Analysis - MLVMA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade d'énergie comme a priori pour l'estimation du flot optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR Structure de la Turbulence et Mélange: Couplage Modèle-Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Rennes, France. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du flot optique dans les écoulements turbulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR Structure de la Turbulence et Mélange: Couplage Modèle-Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Rennes, France. pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterizable Constant Temperature Anemometer for simultaneous velocity and temperature measurements in turbulent flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Experimental and Computational Aerothermodynamics of Internal Flows, Lyon, July 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lyon, France. pp.ISAIF8-00122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrizable constant temperature anemometer for simultaneous velocity and temperature measurements in turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Experimental and Computational Aerothermodynamics of Internal Flows (ISAIF), Lyon, 2-5 July 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la thermoanémométrie à basse vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès français de mécanique, Grenoble, 27-31 août 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal correlation-variational approach for robust optical flow estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Navaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Particle Image Velocimetry (PIV), Roma, ITA, 11-14 September 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rome, Italy. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulements turbulents à basse vitesse et maîtrise d'environnements localisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Activités Universitaires de Mécanique, La Rochelle, 31 août et 1er septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique et expérimentale de l'écoulement autour d'un cylindre circulaire à ReD=3900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamballais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid dedicated Optical-flow scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worldwide PIV Challenge 2005, Pasadena, USA, 19-20 september 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Pasadena, United States. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un estimateur de flot optique dédié aux écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLUVISU 11, Ecully, 7-9 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Écully, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low dimensional analysis of a complex flow: a wake mixing layer interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSFP-4, Williamsburg VA, USA, 27-29 June 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex shedding behind cylinders with spanwise linear nonuniformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low dimensional analysis of a complex flow : a wake mixing layer interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulations of vortex shedding behind cylinders with spanwise linear nonuniformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSFP 4, Williamsburg Virginia, USA, 27-29 June 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulations of vortex shedding behind cylinders with spanwise linear nonuniformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of motion using a PIV correlation-based method and an &amp;quot;optical-flow&amp;quot; one for two experimental flows: quantitative and qulitative comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santa Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International symposium Applications of laser techniques to fluid mechanics,Lisbon, PRT, 13-15 July 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbonne, Portugal. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation of localised ultra-clean air delivery systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Factory of the futur, 2nd International Conference, Laval, 6-8 October 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Laval, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination transfer through free jets resulting from ventilation ceilings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tranier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quastana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food factory of the futur, EFFOST, EHEDG, 2nd international conference, Laval, 6-8 october 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric analysis of a complex flow : a mixing layer-wake interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th annual meeting of the division of fluid dynamics, APS Meeting ID : DFD04, Seattle, Washington, USA, 21-23 Novembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low dimensional Garlerkin model of a plane mixing layer – wake interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rs International Symp. On Turbulence and Shear Flow Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sendai Shi, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dimensional galerkin model of a plane mixing layer-wake interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international symposium on turbulence and shear flow phenomena, Sendai, JPN, 25-27 June 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.835-839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of the immersed boundary method with compact schemes for DNS of flows in complex geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ercoftac workshop, Direct and large eddy simulation V, Munich, DEU, 27-29 August 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.108-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical flow estimation in experimental fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh international symposium on signal processing and its applications, ISSPA'03, Paris, 1-4 July 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a plane mixing layer-wake interaction by means of two 2D PIV planes and of POD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international symposium on applications of laser techniques to fluid mechanics, Lisbon, PRT, 8-11 juillet 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Portugal. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux apports de la mécanique des fluides pour la maîtrise de la propreté de l'air en IAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aéraulique et industries alimentaires, Paris, 17-18 janvier 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of localised air flows to improve hygienic food manufacturing and packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food factory of the future, Gothenburg, SWE, 27-29 juin 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement tridimensionnel dans le sillage d'un cylindre placé dans une couche de mélange plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de mécanique, Poitiers, 30 août-03 septembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications des caractéristiques d'un sillage par une couche de mélange plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Colloque d'Aérodynamique Appliquée : analyse et contrôle des écoulements turbulents, Lille, 22-24 mars 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.1.100-1.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements tridimensionnels dans le sillage d'un cylindre perturbé par une couche de mélange plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème colloque d'aérodynamique appliquée : les interactions en aérodynamique, Marseille, 23-25 mars 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulente plane mixing layer perturbed by the wake of a circular cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Européenne de Turbulence, Saint-Jean Cap Ferrat, 30 juin-3 juillet 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Saint-Jean Cap Ferrat, France. pp.309-312, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-011-5118-4_76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre le sillage d'un cylindre et une couche de mélange plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème colloque d'aérodynamique appliquée : aérodynamique des basses vitesses, Poitiers, 24-26 mars 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. pp.5.81-5.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection localisée par flux d'air propre. L'exemple du Flux Progressif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium national Qualité de l'air dans l'Industrie Agro-Alimentaire, Rennes, 6-7 novembre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of the wake of a circular cylinder and a plane mixing layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th symposium on turbulent shear flows, Grenoble, 8-10 septembre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux localisé d'air propre avec pénétration d'obstacles. Etude en soufflerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium national Qualité de l'air dans l'industrie agro-alimentaire, Rennes, 6-7 novembre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre le sillage d'un cylindre et une couche de mélange plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Garem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès français de mécanique, Poitiers Futuroscope, 1-5 septembre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France. pp.429-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the acceleration of a channel flow to study particle resuspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. 2025, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2025-43942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic closure for partially-resolved turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Houches 2024 - Complex Systems, Statistical Mechanics and Machine Learning Crossover (in Memory of Giovanni Paladin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Les Houches, France. pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards numerical simulation of a wind machine during spring frost calibrated with field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Katurji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongqi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. 2 p., 2023, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis for time-resolved analysis of microparticle resuspension kinetics on a ventilated duct surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms involved in the heating of the environment by the aerodynamic action of a wind machine to protect a vineyard against spring frost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERCLIM2022 - XIVth International Terroir Congress | 2nd ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time unsteady air flow prediction to reduces mechanic load variations and wind turbine maintenance costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEANERGY 2021 - International leading event on offshore wind and marine renewable energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, Saint-Nazaire, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards wind machines park management automatization to improve fight against spring frost events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quenol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop DFKI-INRAE-Inria « Cooperation in AI &amp; Agriculture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kaiserslautern, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of unsteady wake flows using local oscillation of body surface: a data assimilation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNA 2018- Colloque National d'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Data Assimilation with Turbulence Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNA 2018 - Colloque National d'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Flow Estimation out of Infrared Image Sequences of Biogas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gatlinburg, Tennessee, United States. , 2016, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.35868.28808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une technique de vélocimétrie du gaz par imagerie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFTL2016, 15e Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROILOC® a novel food safety technology through localised cold and clean airflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Food Factory of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Laval, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Sub-Grid Scale Tensors in the context of Very Large Eddy Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural UK Fluids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, London, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une technique de vélocimétrie du gaz par imagerie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFTL2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France. , </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11095.68006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Sub-Grid Scale Tensors in the context of Coarse Large Eddy Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Chandramouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Fluids Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROILOC® a novel food safety technology through localised cold and clean airflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Food Factory of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Laval, France. , 2016, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.21607.65441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4DVar PIV-data assimilation for flow spatio-temporal reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gronskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10TH INTERNATIONAL SYMPOSIUM ON PARTICLE IMAGE VELOCIMETRY - PIV13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Delft, Netherlands. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an ensemble based 4D Var assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National d’Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of the immersed boundary method with compact schemes for DNS of flows in complex geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct and Large-Eddy Simulation V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Springer Netherlands, pp.581-590, 2003, ERCOFTAC Series, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-2313-2_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de protection d'une zone d'opération et procédé correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3008782. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de protection d'une zone d'opération et procédé correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arroyo Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeault Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubat Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallian Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlier Johan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2848873 A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et installation d'étalonnage d'un capteur de mesure de données représentatives de la vitesse d'écoulement d'un flux de fluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2985030. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et installation d'étalonnage d'un capteur de mesure de données représentatives de la vitesse d'écoulement d'un flux de fluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2013093328A1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la thermoanémoclinométrie à fil chaud à basse vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la thermoanémoclinométrie à fil chaud basse vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lorho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of the immersed boundary method with compact schemes for DNS of flows in complex geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Silvestrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct and large-eddy simulation 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent motions to predict Lagrangian trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adjoint approach for the analysis of RANS closure using pressure measurements on a high-rise building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yacine Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aguinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature spatial variability analysis in the aim of enhancing the use or implementation of wind machines park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD DE L’ANR RedLUM (ANR-23-CE46-0015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet TRACKYLEAKS - Développement d'une méthode d'identification et de quantification des émissions fugitives de biogaz - Application aux installations de méthanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bioteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence power laws and inverse motion modeling in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo D. Mininni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6948, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00390426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the evaluation of the tasks of the workpackage 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szantai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the evaluation of the tasks of the workpackage 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szantai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the evaluation of the tasks of the workpackage 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on production and diffusion of fluid mechanics images and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szantai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Désalmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate report on the evaluation of the tasks of the workpackage 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szantai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.4 - Final report on the evaluation of the tasks of the workpackage 2 - FLUid Image analysis and Description (FLUID) - Project No. FP6-513663 - FET Open - Domain, Priority IST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cemagref. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate report on the evaluation of the tasks of the workpackage 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szantai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2007, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate report on the evaluation of the tasks of the workpackage 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Navaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale du sillage d'un barreau cylindrique se développant dans une couche de mélange plane turbulente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat Aérodynamique et mécanique des fluides, combustion, thermique, option : mécanique des fluides, Université de Poitiers, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02578561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De fils en images l'apport des modèles pour mesurer et reconstruire le mouvement des écoulements turbulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02602585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De fils en images l’apport des modèles pour mesurer et reconstruire le mouvement des écoulements turbulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université de Rennes 1, France, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01677855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">coherent-predictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi Khojasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:694832d42806cc0fd8c580e28e50cf6dd36af7a4;origin=https://github.com/AliRKhojasteh/coherent-predictor;visit=swh:1:snp:02f26f8d36510541b265fe4535c7c2ba1142ab29;anchor=swh:1:rev:8974aba33d04fa7f4bd79768e7e08e5a9f1a57e7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic particle detection algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:09a914816ab08d13c7b2f7a40645c225e7e8de56;origin=https://hal.archives-ouvertes.fr/hal-03954927;visit=swh:1:snp:cceba7f79b6e3bc2d85cc137a669737daa1d3231;anchor=swh:1:rel:c5b4c0b7dd941088a64e2850839e1ad2356d9710;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05900FC6"/>
+    <w:nsid w:val="687FA24A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-heitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6295-2822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08894719X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Cap" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-023-04642-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109582v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cazes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106198" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445455v4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Resseguier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Ladvig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111631" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rahimi Khojasteh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laizet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107725" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602618v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Ben Ali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tissot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aguinaga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2022.105204" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgeault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03340-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060644" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02547763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Chandramouli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109446" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419135v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schuster" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326X19865928" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418674v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012453v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2674-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418735v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400119v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.467" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Combes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guibert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;min" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144923v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Robinson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.03.025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guibert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/47/5/051404" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#233;as" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo D. Mininni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.232" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598218v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gronskis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670364v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456162v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schn&#246;rr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0778-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537146v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndoye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arroyo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/7/075401" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parnaudeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamballais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2957018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590739v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parnaudeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lamballais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914361v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-008-0567-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-577WKSS1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Silvestrini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240600767706" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santa Cruz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0048-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2004.02.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SKRWS6C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583797v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-004-0789-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BEB05D4CBC7126205B5106CE9B42984076AB23E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583289v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Regnault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tiphaigne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepape" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Talla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035629v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gruhlke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299435v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talla M. Merveille C." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moneyron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570520v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406088v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704852v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baptiste" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186541v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wallian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385714v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186546v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Martin Picard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Pape" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-32910" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186538v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186543v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Stabile" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843184v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Di Carlo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709467v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin M Picard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822510v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822497v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03861599v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-27959" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709416v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03861633v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864735v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864606v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862988v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114133v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18409/ispiv.v1i1.211" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114087v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18409/ispiv.v1i1.136" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316123v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316124v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316194v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969086v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341043v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114122v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18409/ispiv.v1i1.146" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346053v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087610v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03022074v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03022214v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610088v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610090v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330267v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610087v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranay Chandramouli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330348v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957995v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097704v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097718v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097724v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671751v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengze Cai" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700975v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auvinet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584735v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607025v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584736v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465626v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandramouli Pranav" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne M&#233;min" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844623v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierrry Bioteau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671776v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648441v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02607026v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605880v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605876v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692195v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692180v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605879v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605877v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605885v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605874v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914037v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605893v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676338v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654290v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655827v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676380v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473262v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Mininni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592578v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592791v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591100v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325807v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591099v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589487v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589486v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177564v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589484v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navaza" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588102v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georgeault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586893v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017130v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586607v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586891v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586796v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016880v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586892v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silvestrini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017131v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583809v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583805v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583859v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quastana" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583858v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147015v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bonnet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583322v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583323v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583240v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581117v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581115v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581116v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578035v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Garem" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578886v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577275v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577468v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5118-4_76" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A81096FA97C44428817555B8C6596FD4E28FFE14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577191v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575782v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578558v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577193v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577192v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564519v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43942" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549011v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Caville" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04042326v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Katurji" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqi Lin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1425" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863032v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864547v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345968v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quenol" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278863v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608776v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608777v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416030v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Barbu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Loisel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35868.28808" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605644v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605645v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carlier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605887v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chandramouli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laizet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417131v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11095.68006" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663756v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413485v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Arroyo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21607.65441" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222206v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455229v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147120v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Silvestrini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2313-2_61" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DH7ZTLJN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608929v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loubat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wallian" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416023v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arroyo Georges" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeault Philippe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubat Michel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallian Laurence" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier Johan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608912v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416035v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146701v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148113v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lorho" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583326v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232948v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076369v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867749v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469526v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nesen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607577v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auvinet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390426v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590855v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szantai" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590852v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590856v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590851v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;salmand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590858v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Desbois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623191v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590857v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590859v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02578561v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01677855v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02602585v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954927v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:09a914816ab08d13c7b2f7a40645c225e7e8de56;origin=https://hal.archives-ouvertes.fr/hal-03954927;visit=swh:1:snp:cceba7f79b6e3bc2d85cc137a669737daa1d3231;anchor=swh:1:rel:c5b4c0b7dd941088a64e2850839e1ad2356d9710;path=/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-heitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6295-2822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08894719X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Kn8-gJAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334742v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Cap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-023-04642-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109582v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cazes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106198" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445455v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Resseguier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Ladvig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111631" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rahimi Khojasteh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laizet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107725" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Ben Ali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tissot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aguinaga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2022.105204" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863235v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgeault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212696v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03340-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060644" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279569v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schuster" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326X19865928" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02547763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Chandramouli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109446" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012453v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2674-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400119v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.467" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Combes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guibert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;min" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144923v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Robinson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.03.025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guibert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/47/5/051404" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gronskis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#233;as" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo D. Mininni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.232" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670364v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456162v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schn&#246;rr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0778-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594300v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537146v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589361v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndoye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arroyo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/7/075401" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parnaudeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamballais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2957018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590739v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parnaudeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lamballais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-008-0567-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-577WKSS1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180444v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Silvestrini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240600767706" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santa Cruz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0048-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146825v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2004.02.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SKRWS6C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583797v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-004-0789-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BEB05D4CBC7126205B5106CE9B42984076AB23E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583289v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563707v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Regnault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tiphaigne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepape" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Talla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299435v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talla M. Merveille C." TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moneyron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035629v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gruhlke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560096v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406088v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baptiste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186541v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wallian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385714v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186546v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Martin Picard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Pape" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043159v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-32910" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186538v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186543v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Stabile" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin M Picard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Di Carlo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822497v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822510v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03861599v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-27959" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864735v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864606v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03861633v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864727v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862988v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114133v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18409/ispiv.v1i1.211" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114087v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18409/ispiv.v1i1.136" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316124v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316123v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341043v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114122v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18409/ispiv.v1i1.146" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969086v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346053v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087610v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013492v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03022074v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03022214v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610090v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330267v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610088v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610087v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranay Chandramouli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330348v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957995v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097704v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097718v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957938v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097724v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584735v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700975v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auvinet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671751v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengze Cai" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607025v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465626v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandramouli Pranav" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne M&#233;min" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584736v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844623v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierrry Bioteau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671776v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648441v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02607026v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605880v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605876v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692195v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692180v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605885v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605877v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605874v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914037v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605893v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676338v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654290v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676380v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473262v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Mininni" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592578v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592791v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325807v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591100v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591099v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177564v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589487v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589486v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589484v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navaza" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588102v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georgeault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586607v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586891v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586796v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586893v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017130v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016880v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586892v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silvestrini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017131v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583809v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583805v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583859v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quastana" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583858v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147015v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bonnet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583322v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583323v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583240v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581117v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581115v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581116v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578886v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Garem" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578035v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577275v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577468v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5118-4_76" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A81096FA97C44428817555B8C6596FD4E28FFE14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575782v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578558v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577193v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577191v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577192v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564519v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43942" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549011v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Caville" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04042326v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Katurji" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqi Lin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1425" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863032v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864547v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278863v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345968v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quenol" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608776v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608777v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416030v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Barbu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Loisel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35868.28808" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605644v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605645v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carlier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605887v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chandramouli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laizet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417131v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11095.68006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663756v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413485v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Arroyo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21607.65441" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222206v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455229v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147120v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Silvestrini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2313-2_61" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DH7ZTLJN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608929v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loubat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wallian" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416023v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arroyo Georges" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeault Philippe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubat Michel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallian Laurence" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier Johan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608912v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416035v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146701v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148113v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lorho" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583326v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232948v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076369v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867749v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469526v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nesen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607577v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auvinet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390426v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590855v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szantai" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590852v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590856v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590851v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;salmand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590858v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Desbois" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623191v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590857v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590859v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02578561v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02602585v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01677855v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05609886v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:694832d42806cc0fd8c580e28e50cf6dd36af7a4;origin=https://github.com/AliRKhojasteh/coherent-predictor;visit=swh:1:snp:02f26f8d36510541b265fe4535c7c2ba1142ab29;anchor=swh:1:rev:8974aba33d04fa7f4bd79768e7e08e5a9f1a57e7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954927v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:09a914816ab08d13c7b2f7a40645c225e7e8de56;origin=https://hal.archives-ouvertes.fr/hal-03954927;visit=swh:1:snp:cceba7f79b6e3bc2d85cc137a669737daa1d3231;anchor=swh:1:rel:c5b4c0b7dd941088a64e2850839e1ad2356d9710;path=/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>