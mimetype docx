--- v0 (2026-04-05)
+++ v1 (2026-04-28)
@@ -181,408 +181,408 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Reading and Localization of Additively Manufactured Galinstan-Based Sensor Using a Polarimetric Millimeter-Wave Radar Imaging Technique</w:t>
+                <w:t xml:space="preserve">3D detection of flying insects from a millimeter-wave radar imaging system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etienne Dedic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hadj Djilani</w:t>
+                <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3294549⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 226, pp.109357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2024.109357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168149v1</w:t>
+                <w:t xml:space="preserve">hal-04698528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Printing and Gallium-Based Liquid Metal Technologies for Microwave and Millimeter-wave Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 112 (8), pp.1051-1064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JPROC.2024.3459072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D detection of flying insects from a millimeter-wave radar imaging system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wireless Reading and Localization of Additively Manufactured Galinstan-Based Sensor Using a Polarimetric Millimeter-Wave Radar Imaging Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dedic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Henry</w:t>
+                <w:t xml:space="preserve">Ahmad El Sayed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ali Hadj Djilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 226, pp.109357. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (1), pp.3 - 16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2024.109357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3294549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698528v1</w:t>
+                <w:t xml:space="preserve">hal-04168149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of sow postural activity from 3D millimeter-wave radar imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -590,51 +590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bompa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 213, pp.108214. </w:t>
@@ -672,64 +672,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Estimation of the Yield in Precision Viticulture from Mobile Millimeter-Wave Radar Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -783,845 +783,845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Radar Echoes for Identification and Remote Reading of Chipless Millimeter-Wave Sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Non-Invasive Millimetre-Wave Radar Sensor for Automated Behavioural Tracking in Precision Farming—Application to Sheep Husbandry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bompa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2020.3028090⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (23), pp.8140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21238140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969744v1</w:t>
+                <w:t xml:space="preserve">hal-03485290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Invasive Millimetre-Wave Radar Sensor for Automated Behavioural Tracking in Precision Farming—Application to Sheep Husbandry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">ERC project Bee-Move: &amp;quot;How do bees move across the landscapes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21238140⟩</w:t>
+              <w:t xml:space="preserve">The Project Repository Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.76-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54050/PRJ1218299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485290v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERC project Bee-Move: &amp;quot;How do bees move across the landscapes?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Classification of Radar Echoes for Identification and Remote Reading of Chipless Millimeter-Wave Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Project Repository Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.76-79. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (1), pp.926 - 937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54050/PRJ1218299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2020.3028090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858146v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous RFID Sensor Node Using a Single ISM Band for Both Wireless Power Transfer and Data Communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-Situ Wireless Pressure Measurement Using Zero-Power Packaged Microwave Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Okba</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Maria Valeria de Paolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Takacs</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coustou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19153330⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 19 (6), pp.1263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19061263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698559v1</w:t>
+                <w:t xml:space="preserve">hal-02083180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ Wireless Pressure Measurement Using Zero-Power Packaged Microwave Sensors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Proximal Radar Sensors for Precision Viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Veronese</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19061263⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (7), pp.4624-4635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2019.2891886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083180v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal Radar Sensors for Precision Viticulture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Autonomous RFID Sensor Node Using a Single ISM Band for Both Wireless Power Transfer and Data Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Okba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Veronese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 57 (7), pp.4624-4635. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2019.2891886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s19153330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007012v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive and Chipless Packaged Transducer for Wireless Pressure Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Valeria de Paolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Arenas-Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Coustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 279, pp.753-762. </w:t>
@@ -1659,103 +1659,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Monitoring of Livestock Behavior Using Frequency-Modulated Continuous-Wave Radars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 69, pp.151-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1789,77 +1789,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel technique for the wireless reading of passive microfluidic sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1914,64 +1914,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote Estimation of Intra-Parcel Grapes Quantity From Three-Dimensional Imagery Technique Using Ground-based Microwave FMCW Radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Véronèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2031,90 +2031,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Range Wireless Interrogation of Passive Humidity Sensors Using Van-Atta Cross-Polarization Effect and Different Beam Scanning Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy G D Hester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manos M. Tentzeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2232,64 +2232,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Djilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIIème Journées Nationales des Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes - Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2314,103 +2314,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Range Reading of Multiple Chipless Sensors from the Isoline Processing of 3D Radar Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hadj Djilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Sayed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Florence, Italy. pp.91-92, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2444,90 +2444,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar Tracking of Small Moving Targets from an Hybrid Detection Algorithm using MUSIC and FFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dedic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Firenze, Italy. pp.347-348, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2561,90 +2561,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-the-Fly Interrogation of Mobile Passive Sensors from the Fusion of Optical and Radar Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hadj Djilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Microwave Conference (EuMC), Sep 2024, Paris, France. pp.1118-1121, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2786,90 +2786,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Tracking of Small Moving Targets from a Multi-Target Tracking Algorithm Applied to Millimeter-wave Radar Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dedic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Radar Conference (EuRAD 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.176-179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2903,64 +2903,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation dynamique du rendement en viticulture de précision par imagerie radar en ondes millimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3037,64 +3037,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dedic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadj Djilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3141,51 +3141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using millimetre-wave radar for monitoring sow postural activity in individual pen: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3266,103 +3266,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Reading of Additively Manufactured Galinstan-based Sensor using a Polarimetric Millimeter-wave Radar Imaging Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Sayed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hadj Djilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/MTT-S International Microwave Symposium (IMS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, San Diego, CA, United States. pp.799-802, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3396,103 +3396,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolignes en Imagerie Radar pour la Lecture et l’Identification de Capteurs Passifs Sans Fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothee Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales Micro-ondes (JNM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3556,51 +3556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3638,77 +3638,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Measurement of the Pressure from the Ka-Band Radar Echo of a 3D-Printed Microfluidic Depolarizing Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothee Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microwave Symposium (IMS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Atlanta, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3742,77 +3742,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range-Doppler Imaging Approach for the Wireless Reading of Mechanical Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3840,1385 +3840,1385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimetre-wave radars for the automatic recording of sow postural activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">3D Trajectories of Multiple Untagged Flying Insects from Millimetre-wave Beamscanning Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montreal (virtual), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9329732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079692v1</w:t>
+                <w:t xml:space="preserve">hal-03089762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Trajectories of Multiple Untagged Flying Insects from Millimetre-wave Beamscanning Radar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Long-Range Zero-Power Multi-Sensing in Industrial Environment using Polarization Diversity and 3D Radar Imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9329732⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE/MTT-S International Microwave Symposium (IMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Los Angeles, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMS30576.2020.9223852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089762v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Range Zero-Power Multi-Sensing in Industrial Environment using Polarization Diversity and 3D Radar Imagery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Estimation of the Foliage Growth in Precision Viticulture from 3D Radar Proximal Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Pons</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Veronese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE/MTT-S International Microwave Symposium (IMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IMS30576.2020.9223852⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APS/URSI 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montreal (virtual), Canada. Paper Number: 1511. Paper Code: WE-A4.2A.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9330067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089652v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Chipless Sensors in Cluttered Environments From 3D Radar Imagery and Polarimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 XXXIIIrd General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/URSIGASS49373.2020.9232397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Foliage Growth in Precision Viticulture from 3D Radar Proximal Sensing</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Millimetre-wave radars for the automatic recording of sow postural activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APS/URSI 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production, Dec 2020, Inconnu, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089764v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolines in 3D Radar Images for Remote Sensing Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Radar Imaging Approach for Zero-Power Millimeter-Wave Wireless Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 16th European Radar Conference (EuRAD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pisa, Italy. pp.89-94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2019.8892160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749987v1</w:t>
+                <w:t xml:space="preserve">hal-02521025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar Imaging Approach for Zero-Power Millimeter-Wave Wireless Sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dual-Polarized Through-Wall Repeater for the Wireless Reading of Millimeter-Wave Passive Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Valeria de Paolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coustou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.1635-1636, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2019.8892160⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02521025v1</w:t>
+                <w:t xml:space="preserve">hal-02344644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Polarized Through-Wall Repeater for the Wireless Reading of Millimeter-Wave Passive Sensors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Capteur RFID autonome alimenté par transfert d’énergie sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Okba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888721⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02344644v1</w:t>
+                <w:t xml:space="preserve">hal-02525989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur RFID autonome alimenté par transfert d’énergie sans fil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Radars microondes de proximité pour la viticulture de précision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Pons</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Veronese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525989v1</w:t>
+                <w:t xml:space="preserve">hal-02525983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radars microondes de proximité pour la viticulture de précision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Millimetre-Wave Interrogation of Passive Sensors Embedded Inside Closed Reverberant Environments from Dual-Polarized Passive Repeaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Valeria de Paolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coustou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France. pp.33-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eumc.2019.8910899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525983v1</w:t>
+                <w:t xml:space="preserve">hal-02381616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimetre-Wave Interrogation of Passive Sensors Embedded Inside Closed Reverberant Environments from Dual-Polarized Passive Repeaters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Isolines in 3D Radar Images for Remote Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 16th European Radar Conference (EuRAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eumc.2019.8910899⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02381616v1</w:t>
+                <w:t xml:space="preserve">hal-03749987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Remote Monitoring of Packaged Passive Sensor for In-situ Pressure Measurement in Highly Reflective Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Valeria de Paolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Coustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microwave Symposium (IMS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States. 4p</w:t>
@@ -5247,90 +5247,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active FMCW Radar Imaging for Long-Range Wireless Passive Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microwave Symposium (IMS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States. 46p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5355,90 +5355,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Range Wireless Interrogation of Passive Humidity Sensors using Van-Atta Cross-Polarization Effect and 3D Beam Scanning Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy G D Hester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manos M Tentzeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5489,90 +5489,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless and Passive Nuclear Radiation Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. 5p</w:t>
@@ -5601,77 +5601,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in the Wireless Reading of Passive Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5696,103 +5696,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive and chipless packaged sensor for the wireless pressure monitoring in harsh environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Coustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France. 3p</w:t>
@@ -5821,77 +5821,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'estimation pour l'interrogation et la lecture sans fil de capteurs passifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint Malo, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5916,77 +5916,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Passive Sensors Interrogation Technique Based on a Three-Dimensional Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Week (EuMW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6011,77 +6011,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Scanning and Sensing Technique for the Detection and Remote Reading of a Passive Temperature Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microwave Symposium (IMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6100,515 +6100,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Scanning Radar for the Remote Reading of Passive Electromagnetic Sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">3D Microwave Imaging System for the Remote Detection and Reading of Passive Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium (IMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Phoenix, United States. 4p</w:t>
+              <w:t xml:space="preserve">European Microwave Week (EuMW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838508v1</w:t>
+                <w:t xml:space="preserve">hal-01237578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Microwave Imaging System for the Remote Detection and Reading of Passive Sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Imagerie Radar 3D en onde millimétrique pour la détection et la lecture des capteurs passifs et sans puce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week (EuMW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237578v1</w:t>
+                <w:t xml:space="preserve">hal-01237676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie Radar 3D en onde millimétrique pour la détection et la lecture des capteurs passifs et sans puce</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Millimetre-wave Scanning Radar for the Detection and Remote Reading of Passive Electromagnetic Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas &amp; Propagation (EuCAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237676v1</w:t>
+                <w:t xml:space="preserve">hal-01838463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimetre-wave Scanning Radar for the Detection and Remote Reading of Passive Electromagnetic Sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Wireless Detection, Identification and Reading of Passive Electromagnetic sensors based on Beam-Steering FMCW RADAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas &amp; Propagation (EuCAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. 5p</w:t>
+              <w:t xml:space="preserve">1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838463v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Detection, Identification and Reading of Passive Electromagnetic sensors based on Beam-Steering FMCW RADAR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">3D Scanning Radar for the Remote Reading of Passive Electromagnetic Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium (IMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Phoenix, United States. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838554v1</w:t>
+                <w:t xml:space="preserve">hal-01838508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6626,51 +6626,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie radar en ondes millimétriques appliquée à la viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electromagnétisme. Institut National Polytechnique de Toulouse - INPT, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018INPT0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6729,64 +6729,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation dynamique du rendement en viticulture de précision par imagerie radar en ondes millimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6850,77 +6850,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la trajectoire de petites cibles métalliques à l'aide d'un système d'imagerie radar à ondes millimétriques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedic Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6945,64 +6945,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolignes en imagerie radar et application en viticulture de précision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitième conférence plénière biennale du GDR Ondes – CentraleSupélec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7027,64 +7027,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la quantité intra-parcellaire de grappes de raisin par imagerie microonde 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Véronèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7225,51 +7225,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3A73A3E"/>
+    <w:nsid w:val="E7CCA75A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7456,51 +7456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168149v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadj Djilani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3294549" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04975691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2024.3459072" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698528v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dedic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.109357" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04219335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pasquereau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108214" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03518745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Galaup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3133017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02969744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Marchal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3028090" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dore" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21238140" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54050/PRJ1218299" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698559v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Okba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19153330" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria de Paolis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coustou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19061263" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02007012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Veronese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2891886" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas-Buendia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.06.024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02082737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM18040404" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01710134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L&#225;zaro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serrano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2017.7951687" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01710107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy G D Hester" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos M. Tentzeris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2017.2769055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648029v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Henry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahmad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Djilani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10687173" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686575" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04836004v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732455" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dedic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lihoreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772526v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD61604.2024.10734870" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galaup" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04277914v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dedic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj Djilani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237829" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341593v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasquereau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Bompa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04174210v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS37964.2023.10187917" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03670185v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Marchal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698566v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dore" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03279854v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS19712.2021.9574855" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03279843v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411284" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329732" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9223852" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089658v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232397" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089764v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330067" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749987v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02521025v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2019.8892160" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344644v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888721" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02525989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02525983v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02381616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eumc.2019.8910899" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852440v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570718v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos M Tentzeris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570623v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01596477v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570698v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396848v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396836v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838508v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237578v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237676v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838463v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Rifai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-02137548v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018INPT0044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648017v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837043v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedic Etienne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698539v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698550v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serrano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698528v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dedic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.109357" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04975691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2024.3459072" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168149v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadj Djilani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3294549" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04219335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pasquereau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108214" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03518745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Galaup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3133017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21238140" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54050/PRJ1218299" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02969744v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Marchal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3028090" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria de Paolis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coustou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19061263" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02007012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Veronese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2891886" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Okba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19153330" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas-Buendia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.06.024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02082737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM18040404" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01710134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L&#225;zaro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serrano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2017.7951687" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01710107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy G D Hester" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos M. Tentzeris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2017.2769055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648029v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Henry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahmad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Djilani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10687173" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686575" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04836004v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732455" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dedic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lihoreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772526v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD61604.2024.10734870" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galaup" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04277914v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dedic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj Djilani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237829" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341593v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasquereau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Bompa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04174210v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS37964.2023.10187917" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03670185v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Marchal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698566v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dore" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03279854v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS19712.2021.9574855" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03279843v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411284" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089762v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329732" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9223852" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089764v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330067" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089658v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232397" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02521025v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2019.8892160" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344644v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888721" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02525989v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02525983v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02381616v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eumc.2019.8910899" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852440v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570718v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos M Tentzeris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570623v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01596477v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570698v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396848v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396836v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237578v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838463v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Rifai" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838554v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838508v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-02137548v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018INPT0044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648017v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837043v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedic Etienne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698539v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698550v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serrano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>