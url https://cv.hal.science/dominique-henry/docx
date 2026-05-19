--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -181,408 +181,408 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D detection of flying insects from a millimeter-wave radar imaging system</w:t>
+                <w:t xml:space="preserve">Wireless Reading and Localization of Additively Manufactured Galinstan-Based Sensor Using a Polarimetric Millimeter-Wave Radar Imaging Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dedic</w:t>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Henry</w:t>
+                <w:t xml:space="preserve">Ahmad El Sayed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
+                <w:t xml:space="preserve">Ali Hadj Djilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2024.109357⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (1), pp.3 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3294549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698528v1</w:t>
+                <w:t xml:space="preserve">hal-04168149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Printing and Gallium-Based Liquid Metal Technologies for Microwave and Millimeter-wave Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 112 (8), pp.1051-1064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JPROC.2024.3459072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Reading and Localization of Additively Manufactured Galinstan-Based Sensor Using a Polarimetric Millimeter-Wave Radar Imaging Technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">3D detection of flying insects from a millimeter-wave radar imaging system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dedic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hadj Djilani</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 72 (1), pp.3 - 16. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 226, pp.109357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3294549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2024.109357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168149v1</w:t>
+                <w:t xml:space="preserve">hal-04698528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of sow postural activity from 3D millimeter-wave radar imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -590,51 +590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bompa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 213, pp.108214. </w:t>
@@ -672,64 +672,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Estimation of the Yield in Precision Viticulture from Mobile Millimeter-Wave Radar Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -783,845 +783,845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Invasive Millimetre-Wave Radar Sensor for Automated Behavioural Tracking in Precision Farming—Application to Sheep Husbandry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification of Radar Echoes for Identification and Remote Reading of Chipless Millimeter-Wave Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dore</w:t>
+                <w:t xml:space="preserve">Timothée Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21238140⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (1), pp.926 - 937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2020.3028090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485290v1</w:t>
+                <w:t xml:space="preserve">hal-02969744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERC project Bee-Move: &amp;quot;How do bees move across the landscapes?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A Non-Invasive Millimetre-Wave Radar Sensor for Automated Behavioural Tracking in Precision Farming—Application to Sheep Husbandry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bompa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Project Repository Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54050/PRJ1218299⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (23), pp.8140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21238140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858146v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Radar Echoes for Identification and Remote Reading of Chipless Millimeter-Wave Sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ERC project Bee-Move: &amp;quot;How do bees move across the landscapes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69 (1), pp.926 - 937. </w:t>
+              <w:t xml:space="preserve">The Project Repository Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.76-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2020.3028090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54050/PRJ1218299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969744v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ Wireless Pressure Measurement Using Zero-Power Packaged Microwave Sensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autonomous RFID Sensor Node Using a Single ISM Band for Both Wireless Power Transfer and Data Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Valeria de Paolis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Abderrahim Okba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19 (6), pp.1263. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19061263⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19153330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083180v1</w:t>
+                <w:t xml:space="preserve">hal-03698559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal Radar Sensors for Precision Viticulture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">In-Situ Wireless Pressure Measurement Using Zero-Power Packaged Microwave Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Valeria de Paolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Veronese</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coustou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2019.2891886⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (6), pp.1263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19061263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007012v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous RFID Sensor Node Using a Single ISM Band for Both Wireless Power Transfer and Data Communication</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Proximal Radar Sensors for Precision Viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Takacs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
+                <w:t xml:space="preserve">Thierry Veronese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (7), pp.4624-4635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19153330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2019.2891886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698559v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive and Chipless Packaged Transducer for Wireless Pressure Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Valeria de Paolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Arenas-Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Coustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 279, pp.753-762. </w:t>
@@ -1659,103 +1659,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Monitoring of Livestock Behavior Using Frequency-Modulated Continuous-Wave Radars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 69, pp.151-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1789,77 +1789,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel technique for the wireless reading of passive microfluidic sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1914,64 +1914,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote Estimation of Intra-Parcel Grapes Quantity From Three-Dimensional Imagery Technique Using Ground-based Microwave FMCW Radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Véronèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2031,90 +2031,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Range Wireless Interrogation of Passive Humidity Sensors Using Van-Atta Cross-Polarization Effect and Different Beam Scanning Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy G D Hester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manos M. Tentzeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2232,64 +2232,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Djilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIIème Journées Nationales des Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes - Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2314,103 +2314,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Range Reading of Multiple Chipless Sensors from the Isoline Processing of 3D Radar Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hadj Djilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Sayed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Florence, Italy. pp.91-92, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2438,261 +2438,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar Tracking of Small Moving Targets from an Hybrid Detection Algorithm using MUSIC and FFT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-the-Fly Interrogation of Mobile Passive Sensors from the Fusion of Optical and Radar Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hadj Djilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dedic</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Firenze, Italy. pp.347-348, </w:t>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Microwave Conference (EuMC), Sep 2024, Paris, France. pp.1118-1121, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740922v1</w:t>
+                <w:t xml:space="preserve">hal-04836004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-Fly Interrogation of Mobile Passive Sensors from the Fusion of Optical and Radar Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radar Tracking of Small Moving Targets from an Hybrid Detection Algorithm using MUSIC and FFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dedic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hadj Djilani</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Microwave Conference (EuMC), Sep 2024, Paris, France. pp.1118-1121, </w:t>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Firenze, Italy. pp.347-348, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836004v1</w:t>
+                <w:t xml:space="preserve">hal-04740922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la trajectoire de petites cibles métalliques à l'aide d'un système d'imagerie radar à ondes millimétriques</w:t>
               </w:r>
@@ -2786,90 +2786,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Tracking of Small Moving Targets from a Multi-Target Tracking Algorithm Applied to Millimeter-wave Radar Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dedic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dedic</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Radar Conference (EuRAD 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.176-179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2903,64 +2903,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation dynamique du rendement en viticulture de précision par imagerie radar en ondes millimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3037,64 +3037,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dedic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hadj Djilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3141,51 +3141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using millimetre-wave radar for monitoring sow postural activity in individual pen: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3266,103 +3266,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Reading of Additively Manufactured Galinstan-based Sensor using a Polarimetric Millimeter-wave Radar Imaging Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Henry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Sayed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hadj Djilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/MTT-S International Microwave Symposium (IMS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, San Diego, CA, United States. pp.799-802, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3396,103 +3396,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolignes en Imagerie Radar pour la Lecture et l’Identification de Capteurs Passifs Sans Fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothee Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales Micro-ondes (JNM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3556,51 +3556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3638,77 +3638,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Measurement of the Pressure from the Ka-Band Radar Echo of a 3D-Printed Microfluidic Depolarizing Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothee Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microwave Symposium (IMS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Atlanta, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3742,77 +3742,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range-Doppler Imaging Approach for the Wireless Reading of Mechanical Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3840,1169 +3840,1156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Trajectories of Multiple Untagged Flying Insects from Millimetre-wave Beamscanning Radar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Millimetre-wave radars for the automatic recording of sow postural activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production, Dec 2020, Inconnu, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089762v1</w:t>
+                <w:t xml:space="preserve">hal-03079692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Range Zero-Power Multi-Sensing in Industrial Environment using Polarization Diversity and 3D Radar Imagery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">3D Trajectories of Multiple Untagged Flying Insects from Millimetre-wave Beamscanning Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE/MTT-S International Microwave Symposium (IMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montreal (virtual), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9329732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMS30576.2020.9223852⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03089652v1</w:t>
+                <w:t xml:space="preserve">hal-03089762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Foliage Growth in Precision Viticulture from 3D Radar Proximal Sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Long-Range Zero-Power Multi-Sensing in Industrial Environment using Polarization Diversity and 3D Radar Imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Veronese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APS/URSI 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE/MTT-S International Microwave Symposium (IMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Los Angeles, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMS30576.2020.9223852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9330067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03089764v1</w:t>
+                <w:t xml:space="preserve">hal-03089652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Chipless Sensors in Cluttered Environments From 3D Radar Imagery and Polarimetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Estimation of the Foliage Growth in Precision Viticulture from 3D Radar Proximal Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Veronese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 XXXIIIrd General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APS/URSI 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montreal (virtual), Canada. Paper Number: 1511. Paper Code: WE-A4.2A.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9330067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/URSIGASS49373.2020.9232397⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03089658v1</w:t>
+                <w:t xml:space="preserve">hal-03089764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimetre-wave radars for the automatic recording of sow postural activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Chipless Sensors in Cluttered Environments From 3D Radar Imagery and Polarimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dore</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timothée Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 XXXIIIrd General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/URSIGASS49373.2020.9232397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079692v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar Imaging Approach for Zero-Power Millimeter-Wave Wireless Sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Isolines in 3D Radar Images for Remote Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019 16th European Radar Conference (EuRAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521025v1</w:t>
+                <w:t xml:space="preserve">hal-03749987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Polarized Through-Wall Repeater for the Wireless Reading of Millimeter-Wave Passive Sensors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Radar Imaging Approach for Zero-Power Millimeter-Wave Wireless Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888721⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pisa, Italy. pp.89-94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2019.8892160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344644v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur RFID autonome alimenté par transfert d’énergie sans fil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dual-Polarized Through-Wall Repeater for the Wireless Reading of Millimeter-Wave Passive Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Valeria de Paolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coustou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.1635-1636, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525989v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radars microondes de proximité pour la viticulture de précision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Capteur RFID autonome alimenté par transfert d’énergie sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Okba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Veronese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525983v1</w:t>
+                <w:t xml:space="preserve">hal-02525989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millimetre-Wave Interrogation of Passive Sensors Embedded Inside Closed Reverberant Environments from Dual-Polarized Passive Repeaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Valeria de Paolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Coustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France. pp.33-36, </w:t>
@@ -5034,191 +5021,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolines in 3D Radar Images for Remote Sensing Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Radars microondes de proximité pour la viticulture de précision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Veronese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 16th European Radar Conference (EuRAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749987v1</w:t>
+                <w:t xml:space="preserve">hal-02525983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Remote Monitoring of Packaged Passive Sensor for In-situ Pressure Measurement in Highly Reflective Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Valeria de Paolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Coustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microwave Symposium (IMS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States. 4p</w:t>
@@ -5247,90 +5247,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active FMCW Radar Imaging for Long-Range Wireless Passive Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microwave Symposium (IMS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States. 46p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5355,90 +5355,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Range Wireless Interrogation of Passive Humidity Sensors using Van-Atta Cross-Polarization Effect and 3D Beam Scanning Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy G D Hester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manos M Tentzeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5489,90 +5489,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless and Passive Nuclear Radiation Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. 5p</w:t>
@@ -5601,77 +5601,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in the Wireless Reading of Passive Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5690,303 +5690,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive and chipless packaged sensor for the wireless pressure monitoring in harsh environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Méthode d'estimation pour l'interrogation et la lecture sans fil de capteurs passifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France. 3p</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570698v1</w:t>
+                <w:t xml:space="preserve">hal-01570724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'estimation pour l'interrogation et la lecture sans fil de capteurs passifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Passive and chipless packaged sensor for the wireless pressure monitoring in harsh environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coustou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Malo, France. 3p</w:t>
+              <w:t xml:space="preserve">Eurosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570724v1</w:t>
+                <w:t xml:space="preserve">hal-01570698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Passive Sensors Interrogation Technique Based on a Three-Dimensional Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Week (EuMW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6011,77 +6011,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Scanning and Sensing Technique for the Detection and Remote Reading of a Passive Temperature Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microwave Symposium (IMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6100,515 +6100,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Microwave Imaging System for the Remote Detection and Reading of Passive Sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">3D Scanning Radar for the Remote Reading of Passive Electromagnetic Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week (EuMW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium (IMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Phoenix, United States. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237578v1</w:t>
+                <w:t xml:space="preserve">hal-01838508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie Radar 3D en onde millimétrique pour la détection et la lecture des capteurs passifs et sans puce</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">3D Microwave Imaging System for the Remote Detection and Reading of Passive Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week (EuMW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237676v1</w:t>
+                <w:t xml:space="preserve">hal-01237578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimetre-wave Scanning Radar for the Detection and Remote Reading of Passive Electromagnetic Sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Imagerie Radar 3D en onde millimétrique pour la détection et la lecture des capteurs passifs et sans puce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas &amp; Propagation (EuCAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. 5p</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838463v1</w:t>
+                <w:t xml:space="preserve">hal-01237676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Detection, Identification and Reading of Passive Electromagnetic sensors based on Beam-Steering FMCW RADAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Millimetre-wave Scanning Radar for the Detection and Remote Reading of Passive Electromagnetic Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas &amp; Propagation (EuCAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838554v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Scanning Radar for the Remote Reading of Passive Electromagnetic Sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Wireless Detection, Identification and Reading of Passive Electromagnetic sensors based on Beam-Steering FMCW RADAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium (IMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Phoenix, United States. 4p</w:t>
+              <w:t xml:space="preserve">1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838508v1</w:t>
+                <w:t xml:space="preserve">hal-01838554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6626,51 +6626,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie radar en ondes millimétriques appliquée à la viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electromagnétisme. Institut National Polytechnique de Toulouse - INPT, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018INPT0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6729,64 +6729,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation dynamique du rendement en viticulture de précision par imagerie radar en ondes millimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6850,77 +6850,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la trajectoire de petites cibles métalliques à l'aide d'un système d'imagerie radar à ondes millimétriques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedic Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6945,64 +6945,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolignes en imagerie radar et application en viticulture de précision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitième conférence plénière biennale du GDR Ondes – CentraleSupélec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7027,64 +7027,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la quantité intra-parcellaire de grappes de raisin par imagerie microonde 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Véronèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7225,51 +7225,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7CCA75A"/>
+    <w:nsid w:val="718D4E19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7456,51 +7456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698528v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dedic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.109357" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04975691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2024.3459072" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168149v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadj Djilani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3294549" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04219335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pasquereau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108214" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03518745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Galaup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3133017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21238140" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54050/PRJ1218299" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02969744v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Marchal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3028090" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria de Paolis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coustou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19061263" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02007012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Veronese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2891886" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Okba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19153330" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas-Buendia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.06.024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02082737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM18040404" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01710134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L&#225;zaro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serrano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2017.7951687" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01710107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy G D Hester" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos M. Tentzeris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2017.2769055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648029v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Henry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahmad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Djilani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10687173" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686575" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04836004v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732455" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dedic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lihoreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772526v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD61604.2024.10734870" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galaup" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04277914v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dedic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj Djilani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237829" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341593v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasquereau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Bompa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04174210v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS37964.2023.10187917" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03670185v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Marchal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698566v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dore" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03279854v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS19712.2021.9574855" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03279843v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411284" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089762v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329732" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9223852" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089764v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330067" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089658v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232397" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02521025v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2019.8892160" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344644v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888721" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02525989v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02525983v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02381616v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eumc.2019.8910899" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852440v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570718v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos M Tentzeris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570623v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01596477v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570698v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396848v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396836v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237578v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838463v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Rifai" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838554v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838508v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-02137548v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018INPT0044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648017v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837043v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedic Etienne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698539v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698550v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serrano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168149v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadj Djilani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3294549" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04975691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2024.3459072" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698528v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dedic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.109357" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04219335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pasquereau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108214" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03518745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Galaup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3133017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02969744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Marchal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3028090" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dore" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21238140" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54050/PRJ1218299" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698559v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Okba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19153330" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria de Paolis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coustou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19061263" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02007012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Veronese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2891886" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas-Buendia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.06.024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02082737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM18040404" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01710134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L&#225;zaro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serrano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2017.7951687" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01710107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy G D Hester" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos M. Tentzeris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2017.2769055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648029v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Henry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahmad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Djilani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10687173" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04836004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732455" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686575" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dedic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lihoreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772526v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD61604.2024.10734870" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galaup" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04277914v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dedic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj Djilani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237829" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04341593v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasquereau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Bompa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04174210v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS37964.2023.10187917" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03670185v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Marchal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698566v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dore" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03279854v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS19712.2021.9574855" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03279843v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411284" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329732" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9223852" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089764v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330067" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03089658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232397" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749987v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02521025v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2019.8892160" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344644v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888721" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02525989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02381616v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eumc.2019.8910899" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02525983v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852440v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570718v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos M Tentzeris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570623v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01596477v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01570698v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396848v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396836v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838508v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237578v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237676v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838463v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Rifai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01838554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-02137548v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018INPT0044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648017v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837043v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedic Etienne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698539v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698550v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serrano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>