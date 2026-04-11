--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -1611,295 +1611,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak D caused by a founder deletion in the RHD gene.</w:t>
+                <w:t xml:space="preserve">Pioneer marine biofilms on artificial surfaces including antifouling coatings immersed in two contrasting French Mediterranean coast sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Fichou</w:t>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Chen</w:t>
+                <w:t xml:space="preserve">Ikram Djeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maréchal C. Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Jamet</w:t>
+                <w:t xml:space="preserve">Stéphane Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Dupont</w:t>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (5), pp.453--463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2012.03606.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2012.688957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702172v1</w:t>
+                <w:t xml:space="preserve">hal-01362664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneer marine biofilms on artificial surfaces including antifouling coatings immersed in two contrasting French Mediterranean coast sites</w:t>
+                <w:t xml:space="preserve">Weak D caused by a founder deletion in the RHD gene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Briand</w:t>
+                <w:t xml:space="preserve">Y. Fichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikram Djeridi</w:t>
+                <w:t xml:space="preserve">J.-M. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maréchal C. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bressy</w:t>
+                <w:t xml:space="preserve">I. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (5), pp.453--463. </w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927014.2012.688957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2012.03606.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362664v1</w:t>
+                <w:t xml:space="preserve">hal-00702172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling a two-temperature model and a one-temperature model at a fluid-porous interface</w:t>
               </w:r>
@@ -3162,103 +3162,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the influence of the nature of submerged artificial surfaces on the structure of microbial biofilms communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Djeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress on Marine Corrosion and Fouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité International Permanent pour la Recherche sur la Préservation des Matériaux en Milieu Marin ((COIPM).). Newcastle, INT., Jun 2010, Newcastle, United Kingdom. 1 p</w:t>
@@ -3377,51 +3377,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22E79309"/>
+    <w:nsid w:val="BE9FCB75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3608,51 +3608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-jamet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2575-3722" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203098714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alekseev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cuoc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chappaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11101100" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121684v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serranito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rossi &#8288;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.04.049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02076588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13150" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791337v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coclet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delpy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.06.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0412-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bog&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lespilette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.11.037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belliard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chandesris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gorsse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2016.01.024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.06.045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893656v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bandeira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP7N2DZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893652v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.06.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXMVL7HR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702172v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fichou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;chal C. Le" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2012.03606.x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362664v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Djeridi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coup&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688957" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Hueppe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chandesris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.01.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK9K7TXP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893659v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.07.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM3D4BN0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702420v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebaigue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arcen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2009.11.034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884561v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.12.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2006.03.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2005.03.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kokh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2004.06.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885196v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-326X(02)00450-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504820v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Drouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#259;naru" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-jamet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2575-3722" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203098714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alekseev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cuoc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chappaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11101100" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121684v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serranito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rossi &#8288;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.04.049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02076588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13150" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791337v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coclet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delpy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.06.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0412-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bog&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lespilette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.11.037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belliard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chandesris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gorsse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2016.01.024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.06.045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893656v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bandeira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP7N2DZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893652v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.06.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXMVL7HR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Djeridi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coup&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688957" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702172v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fichou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;chal C. Le" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dupont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2012.03606.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Hueppe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chandesris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.01.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK9K7TXP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893659v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.07.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM3D4BN0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702420v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebaigue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arcen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2009.11.034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884561v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.12.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2006.03.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2005.03.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kokh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2004.06.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885196v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-326X(02)00450-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504820v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Drouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#259;naru" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>