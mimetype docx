--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -1353,285 +1353,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical convergences of biodiversity indices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bandeira</w:t>
+                <w:t xml:space="preserve">The relationships between particulate and soluble alkaline phosphatase activities and the concentration of phosphorus dissolved in the seawater of Toulon Bay (NW Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lespilette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.028⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (1), pp.413 - 419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893656v1</w:t>
+                <w:t xml:space="preserve">hal-01893652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationships between particulate and soluble alkaline phosphatase activities and the concentration of phosphorus dissolved in the seawater of Toulon Bay (NW Mediterranean)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Lespilette</w:t>
+                <w:t xml:space="preserve">Mathematical convergences of biodiversity indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bandeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 74 (1), pp.413 - 419. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.522 - 528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893652v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pioneer marine biofilms on artificial surfaces including antifouling coatings immersed in two contrasting French Mediterranean coast sites</w:t>
               </w:r>
@@ -2384,512 +2384,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of β-dimethylsulfoniopropionate (DMSP) levels in two mediterranean ecosystems with different trophic levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal changes in phosphatase activities in Toulon Bay (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 101 (3-4), pp.190 - 202. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61 (1), pp.1 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2006.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2005.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893686v1</w:t>
+                <w:t xml:space="preserve">hal-01893688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal changes in phosphatase activities in Toulon Bay (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of β-dimethylsulfoniopropionate (DMSP) levels in two mediterranean ecosystems with different trophic levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 61 (1), pp.1 - 18. </w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 101 (3-4), pp.190 - 202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2005.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2006.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893688v1</w:t>
+                <w:t xml:space="preserve">hal-01893686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DINMOD : a diffuse interface model for two-phase flows modelling.Numerical methods for hyperbolic and kinetic problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Caro</w:t>
+                <w:t xml:space="preserve">Annual contribution of different plankton size classes to particulate dimethylsulfoniopropionate in a marine perturbed ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Kokh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMA - Lectures in Mathematics and Theoretical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (1-4), pp.235 - 247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2004.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112157v1</w:t>
+                <w:t xml:space="preserve">hal-01885183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual contribution of different plankton size classes to particulate dimethylsulfoniopropionate in a marine perturbed ecosystem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simone Richard</w:t>
+                <w:t xml:space="preserve">DINMOD : a diffuse interface model for two-phase flows modelling.Numerical methods for hyperbolic and kinetic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kokh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IRMA - Lectures in Mathematics and Theoretical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7, pp.209-237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885183v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal changes in zooplanktonic alkaline phosphatase activity in Toulon Bay (France): the role of Cypris larvae</w:t>
               </w:r>
@@ -3377,51 +3377,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE9FCB75"/>
+    <w:nsid w:val="F085E8A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3608,51 +3608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-jamet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2575-3722" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203098714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alekseev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cuoc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chappaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11101100" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121684v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serranito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rossi &#8288;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.04.049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02076588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13150" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791337v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coclet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delpy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.06.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0412-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bog&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lespilette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.11.037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belliard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chandesris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gorsse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2016.01.024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.06.045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893656v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bandeira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP7N2DZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893652v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.06.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXMVL7HR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Djeridi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coup&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688957" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702172v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fichou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;chal C. Le" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dupont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2012.03606.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Hueppe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chandesris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.01.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK9K7TXP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893659v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.07.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM3D4BN0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702420v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebaigue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arcen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2009.11.034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884561v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.12.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2006.03.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2005.03.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kokh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2004.06.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885196v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-326X(02)00450-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504820v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Drouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#259;naru" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-jamet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2575-3722" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203098714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alekseev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cuoc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chappaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11101100" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121684v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serranito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rossi &#8288;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.04.049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02076588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13150" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791337v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coclet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delpy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.06.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0412-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bog&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lespilette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.11.037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belliard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chandesris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gorsse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2016.01.024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.06.045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.06.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXMVL7HR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bandeira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP7N2DZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Djeridi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coup&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688957" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702172v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fichou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;chal C. Le" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dupont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2012.03606.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Hueppe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chandesris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.01.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK9K7TXP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893659v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.07.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM3D4BN0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702420v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebaigue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arcen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2009.11.034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884561v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.12.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893688v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2005.03.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893686v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2006.03.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885183v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2004.06.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112157v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kokh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885196v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-326X(02)00450-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504820v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Drouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#259;naru" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>