--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -938,247 +938,259 @@
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 117 (1-2), pp.264 - 273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis and an affordable regularization technique for the spurious force oscillations in the context of direct-forcing immersed boundary methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71 (5), pp.1089-1113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.camwa.2016.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Model of Annual Plankton Succession Based on the Whole-Plankton Time Series Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1187,92 +1199,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (3), pp.e0119219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0119219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the role of DOP on the particulate phosphatase activity in Toulon Bay (N.W. Mediterranean Sea, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1304,747 +1316,759 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 86 (1-2), pp.342 - 348. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.06.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationships between particulate and soluble alkaline phosphatase activities and the concentration of phosphorus dissolved in the seawater of Toulon Bay (NW Mediterranean)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Lespilette</w:t>
+                <w:t xml:space="preserve">Mathematical convergences of biodiversity indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bandeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.06.003⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.522 - 528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01893652v1</w:t>
+                <w:t xml:space="preserve">hal-01893656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical convergences of biodiversity indices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bandeira</w:t>
+                <w:t xml:space="preserve">The relationships between particulate and soluble alkaline phosphatase activities and the concentration of phosphorus dissolved in the seawater of Toulon Bay (NW Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lespilette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.028⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (1), pp.413 - 419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01893656v1</w:t>
+                <w:t xml:space="preserve">hal-01893652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pioneer marine biofilms on artificial surfaces including antifouling coatings immersed in two contrasting French Mediterranean coast sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Djeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (5), pp.453--463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08927014.2012.688957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak D caused by a founder deletion in the RHD gene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maréchal C. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2012.03606.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling a two-temperature model and a one-temperature model at a fluid-porous interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. d'Hueppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 55 (9-10), pp.2510-2538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2012.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of sea water DIP and DOP in controlling bulk alkaline phosphatase activity in N.W. Mediterranean Sea (Toulon, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2076,235 +2100,235 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 64 (10), pp.1989 - 1996. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a multi-scale approach of two-phase flow modeling in the context of DNB modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lebaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arcen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 240 (9), pp.2131 - 2138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2009.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plankton origin of particulate dimethylsulfoniopropionate in a Mediterranean oligotrophic coastal and shallow ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2312,259 +2336,259 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 81 (4), pp.470 - 480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2008.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal changes in phosphatase activities in Toulon Bay (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 61 (1), pp.1 - 18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2005.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of β-dimethylsulfoniopropionate (DMSP) levels in two mediterranean ecosystems with different trophic levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2582,438 +2606,438 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 101 (3-4), pp.190 - 202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marchem.2006.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual contribution of different plankton size classes to particulate dimethylsulfoniopropionate in a marine perturbed ecosystem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simone Richard</w:t>
+                <w:t xml:space="preserve">DINMOD : a diffuse interface model for two-phase flows modelling.Numerical methods for hyperbolic and kinetic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kokh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IRMA - Lectures in Mathematics and Theoretical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7, pp.209-237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885183v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DINMOD : a diffuse interface model for two-phase flows modelling.Numerical methods for hyperbolic and kinetic problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Caro</w:t>
+                <w:t xml:space="preserve">Annual contribution of different plankton size classes to particulate dimethylsulfoniopropionate in a marine perturbed ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Kokh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMA - Lectures in Mathematics and Theoretical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (1-4), pp.235 - 247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2004.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112157v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal changes in zooplanktonic alkaline phosphatase activity in Toulon Bay (France): the role of Cypris larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 46 (3), pp.346 - 352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0025-326X(02)00450-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3023,293 +3047,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre diversité et spectres de tailles d’une communauté zooplanctonique d’un écosystème côtier de Méditerranée Nord-Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bănaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ILICO / EVOLECO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IR-ILICO, Nov 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the influence of the nature of submerged artificial surfaces on the structure of microbial biofilms communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Djeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress on Marine Corrosion and Fouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité International Permanent pour la Recherche sur la Préservation des Matériaux en Milieu Marin ((COIPM).). Newcastle, INT., Jun 2010, Newcastle, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3377,51 +3401,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F085E8A2"/>
+    <w:nsid w:val="DFB71868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3608,51 +3632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-jamet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2575-3722" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203098714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alekseev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cuoc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chappaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11101100" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121684v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serranito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rossi &#8288;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.04.049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02076588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13150" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791337v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coclet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delpy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.06.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0412-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bog&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lespilette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.11.037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belliard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chandesris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gorsse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2016.01.024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.06.045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.06.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXMVL7HR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bandeira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP7N2DZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Djeridi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coup&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688957" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702172v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fichou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;chal C. Le" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dupont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2012.03606.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Hueppe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chandesris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.01.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK9K7TXP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893659v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.07.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM3D4BN0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702420v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebaigue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arcen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2009.11.034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884561v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.12.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893688v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2005.03.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893686v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2006.03.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885183v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2004.06.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112157v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kokh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885196v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-326X(02)00450-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504820v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Drouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#259;naru" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-jamet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2575-3722" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203098714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alekseev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cuoc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chappaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11101100" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121684v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serranito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rossi &#8288;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.04.049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02076588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13150" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791337v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coclet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delpy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.06.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0412-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bog&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lespilette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.11.037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6V7NL9V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belliard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chandesris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gorsse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2016.01.024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.06.045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5GB2N4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bandeira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP7N2DZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893652v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.06.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXMVL7HR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Djeridi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coup&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688957" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fichou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;chal C. Le" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dupont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2012.03606.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Hueppe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chandesris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.01.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK9K7TXP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.07.028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM3D4BN0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebaigue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arcen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2009.11.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Richard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.12.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2005.03.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893686v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2006.03.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112157v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kokh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2004.06.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-326X(02)00450-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504820v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Drouet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#259;naru" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>