--- v0 (2026-04-07)
+++ v1 (2026-05-04)
@@ -504,708 +504,708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01591887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effervescence patrimoniale au Sud. Entre nature et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale de Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD éditions, coll. Latitude 23, pp.440, 2013, 978-2-7099-1747-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.irdeditions.8806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00877885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'écriture de l'histoire en Afrique. L'oralité toujours en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gayibor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomgnimbou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, pp.456, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00848763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forêts sacrées et sanctuaires boisés. Des créations culturelles et biologiques (Burkina Faso, Togo, Bénin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, pp.280, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00467806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afrique, terre d'histoire : au coeur de la recherche avec Jean Pierre Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deslaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, 496 p., 2007, 978-2-84586-913-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoines naturels au Sud. Des conflits fonciers à la valorisation des savoirs locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gomgnimbou</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Karthala, pp.456, 2013</w:t>
+                <w:t xml:space="preserve">Bernard Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ird - collection colloques et séminaires, pp.550, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuisine et Société en Afrique. Histoire, saveurs, savoir-faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, 291 p., 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00731026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuisine et société en Afrique, histoire, saveurs, savoir-faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, pp.291, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonialiser la nature tropicale. Dynamiques locales, enjeux internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale de Robert</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...138 lines deleted...]
-                <w:t xml:space="preserve">Christine Deslaurier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...377 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ird - collection colloques et séminaires, pp.467, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1933,229 +1933,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00700639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sources orales et histoire de l'Afrique : un bilan, des perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gayibor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomgnimbou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Gayibor, D. Juhé-Beaulaton et M. Gomgnimbou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'écriture de l'histoire en Afrique. L'oralité toujours en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.5-21, 2013, Hommes et sociétés</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00848760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arbres mémoires, bois sacrés et Jardin des plantes et de la nature de Porto-Novo : un patrimoine naturel urbain à considérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Mengin et A. Godonou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porto-Novo : patrimoine et développement - École du Patrimoine Africain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.215-238, 2013, Histoire de l'art, ISBN-13: 978-2859447571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00942193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. L'effervescence patrimoniale en question. Nouveaux objets, nouveaux instruments, nouveaux enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2674,51 +2674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May vodun sacred spaces be considered as a natural patrimony ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tatyana Gardner &amp; Daniela Moritz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creating and Representing Sacred Spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peust &amp; Gutschmidt Verlag, pp.33-56, 2003</w:t>
@@ -2979,51 +2979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sites religieux vodun : des patrimoines en permanente évolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-C. CORMIER-SALEM, D. JUHÉ-BEAULATON, J. BOUTRAIS &amp; B. ROUSSEL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimonialiser la nature tropicale. Dynamiques locales, enjeux internationaux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.415-438, 2002, Colloques et séminaires</w:t>
@@ -3211,51 +3211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de l'historicité des forêts sacrées de l'ancienne Côte des Esclaves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monique Chastanet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plantes et paysages d'Afrique une histoire à explorer.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.382, 1998</w:t>
@@ -4722,51 +4722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropiques d'abondance ou tropiques menacées : regards européens sur la flore et la végétation de l'Afrique tropicale humide (XVII°-XX° siècles).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, XXXVI (2), pp.25-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4873,51 +4873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes américaines en Afrique tropicale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, pp.386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7325,51 +7325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dominique.juhe-beaulaton%5Bat%5Dmnhn.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363964v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juh&#233;-Beaulaton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919461v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gayibor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomgnimbou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.8806" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467806v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deslaurier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutrais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chastanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176039v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Lizet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselie Vouma Ngnongui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3100-ambivalences-patrimoniales-au-sud-mises-en-scene-et-jeux-d-acteurs-9782811116927.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salpeteur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176053v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069347v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089249v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089318v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089313v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz342cwvtgnjjlp-46001515" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nicola&#239;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2296" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665025v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188068v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lain&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071161v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gutierrez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089286v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089283v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089251v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089447v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590521v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700604v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700629v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700596v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700612v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700616v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343524v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564739v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564792v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564798v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564794v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564737v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00532955v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00533616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00534554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00534580v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00533614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00907493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00534573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dominique.juhe-beaulaton%5Bat%5Dmnhn.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363964v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juh&#233;-Beaulaton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919461v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877885v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roussel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.8806" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gayibor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomgnimbou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467806v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deslaurier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutrais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chastanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176039v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Lizet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselie Vouma Ngnongui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3100-ambivalences-patrimoniales-au-sud-mises-en-scene-et-jeux-d-acteurs-9782811116927.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salpeteur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848760v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176053v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069347v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089249v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089318v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089313v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz342cwvtgnjjlp-46001515" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nicola&#239;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2296" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665025v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188068v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lain&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071161v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gutierrez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089286v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089283v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089251v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089447v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590521v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700604v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700629v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700596v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700612v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700616v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343524v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564739v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564792v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564798v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564794v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564737v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00532955v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00533616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00534554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00534580v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00533614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00907493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00534573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>