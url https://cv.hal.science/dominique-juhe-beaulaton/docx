--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -294,51 +294,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00363964v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+        <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -940,203 +940,124 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00176044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisine et Société en Afrique. Histoire, saveurs, savoir-faire</w:t>
+                <w:t xml:space="preserve">Cuisine et Société en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Karthala, 291 p., 2002</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Karthala, pp.296, 2002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/kart.chas.2002.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731026v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-00176042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonialiser la nature tropicale. Dynamiques locales, enjeux internationaux</w:t>
               </w:r>
@@ -1344,339 +1265,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les spécimens naturalistes : une histoire renouvelée, un patrimoine à questionner</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leblan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Juhé-Beaulaton; Vincent Leblan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le spécimen et le collecteur. Savoirs naturalistes, pouvoirs et altérités (XVIIIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 27, Muséum national d'histoire naturelle, pp.7-29, 2018, Archives, 978-2-85653-829-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01919813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spécimens naturalistes : une histoire renouvelée, un patrimoine à questionner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leblan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Juhé-Beaulaton; Vincent Leblan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le spécimen et le collecteur. Savoirs naturalistes, pouvoirs et altérités (XVIIIe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 27, Muséum National d'histoire naturelle, pp.429-442, 2018, Archives, 978-2-85653-829-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01919762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts sacrées en Afrique (Bénin et Gabon) : des refuges polyvalents, des histoires communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselie Vouma Ngnongui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micheline Hotyat, Charles Dereix, Pierre Gresser et François Lormant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt refuge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, pp.131-155, 2018, 978-2-343-13863-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01919686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Vincent Leblan</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires du fruit miracle (Synsepalum dulcificum). Collectes, herbiers et pharmacologie (XVIII-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Juhé-Beaulaton; Vincent Leblan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le spécimen et le collecteur. Savoirs naturalistes, pouvoirs et altérités (XVIIIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 27, Muséum national d'histoire naturelle, pp.7-29, 2018, Archives, 978-2-85653-829-6</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 27, Muséum national d'histoire naturelle, pp.107-141, 2018, Archives, 978-2-85653-829-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01919827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1860,272 +1781,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01591905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sources orales et histoire de l'Afrique : un bilan, des perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gayibor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomgnimbou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Gayibor, D. Juhé-Beaulaton et M. Gomgnimbou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'écriture de l'histoire en Afrique. L'oralité toujours en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.5-21, 2013, Hommes et sociétés</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00848760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbres mémoires, bois sacrés et Jardin des plantes et de la nature de Porto-Novo : un patrimoine naturel urbain à considérer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Mengin et A. Godonou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Porto-Novo : patrimoine et développement - École du Patrimoine Africain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.215-238, 2013, Histoire de l'art, ISBN-13: 978-2859447571</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00942193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Récits de migrations et toponymes. Des sources orales pour une histoire de l'environnement (sud Togo et du Bénin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Gayibor, D. Juhé-Beaulaton et M. Gomgnibou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'écriture de l'histoire en Afrique. L'oralité toujours en questions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.255-270, 2013, Hommes et sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00700639v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">halshs-00942193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion. L'effervescence patrimoniale en question. Nouveaux objets, nouveaux instruments, nouveaux enjeux</w:t>
               </w:r>
@@ -3192,186 +3113,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00089323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de l'historicité des forêts sacrées de l'ancienne Côte des Esclaves.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Roussel</w:t>
+                <w:t xml:space="preserve">Fèves, pois et grains dans le golfe de Guinée : problèmes d'identification des plantes dans les sources historiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monique Chastanet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plantes et paysages d'Afrique une histoire à explorer.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Karthala, pp.382, 1998</w:t>
+              <w:t xml:space="preserve">, Karthala, pp.45-68, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00089317v1</w:t>
+                <w:t xml:space="preserve">halshs-00089318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fèves, pois et grains dans le golfe de Guinée : problèmes d'identification des plantes dans les sources historiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
+                <w:t xml:space="preserve">A propos de l'historicité des forêts sacrées de l'ancienne Côte des Esclaves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monique Chastanet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plantes et paysages d'Afrique une histoire à explorer.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Karthala, pp.45-68, 1998</w:t>
+              <w:t xml:space="preserve">, Karthala, pp.382, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00089318v1</w:t>
+                <w:t xml:space="preserve">halshs-00089317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La palmeraie du Sud Bénin avant la colonisation : essai d'analyse historique</w:t>
               </w:r>
@@ -3495,51 +3416,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00089282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4401,185 +4322,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00089362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire du parc à Néré (Parkia biglobosa Jacqu. Benth.) sur le plateau d'Abomey (Bénin) : de sa conservation pour la production et la commercialisation d'un condiment, l'afitin.</w:t>
+                <w:t xml:space="preserve">Histoire du parc à Néré (Parkia biglobosa Jacqu. Benth.) sur le plateau d'Abomey (Bénin) : de sa conservation pour la production et la commercialisation d'un condiment, l'afitin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, N°220, pp.453-474</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 220 (220), pp.453-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00089373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -5476,165 +5324,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00700629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karité, néré ou palmier ? Évolution des parcs arborés sur le plateau d'Abomey (Bénin) du XVIIIè siècle à nos jours</w:t>
+                <w:t xml:space="preserve">Constructions patrimoniales autour des sites sacrés en pays vodou et développement du tourisme (Bénin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Études Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Université de Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00700596v1</w:t>
+                <w:t xml:space="preserve">halshs-00700612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructions patrimoniales autour des sites sacrés en pays vodou et développement du tourisme (Bénin)</w:t>
+                <w:t xml:space="preserve">Karité, néré ou palmier ? Évolution des parcs arborés sur le plateau d'Abomey (Bénin) du XVIIIè siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Études Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Université de Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00700612v1</w:t>
+                <w:t xml:space="preserve">halshs-00700596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History of a controversy between social sciences: the origin of the Dahomey Gap (Togo-Benin) or the complementary of history and archaeology</w:t>
               </w:r>
@@ -6226,291 +6074,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00564797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temple de Kissi Holou, Porto Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Rec, France. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00564737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Temple musée de Zangbeto, Porto Novo (Bénin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Recherches sur le patrimoine naturel, Porto Novo, Benin. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00564792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée publique de la forêt de Kpassè, Ouidah (Bénin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Recherches sur le patrimoine naturel, Ouidah, Benin. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00564798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuxième entrée de la forêt de Kpassè, Ouidah (Bénin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Recherches sur le patrimoine naturel, Ouidah, Benin. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00564794v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">medihal-00564737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détail de la deuxième entrée de la forêt de Kpassè, Ouidah (Bénin)</w:t>
               </w:r>
@@ -7325,51 +7173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dominique.juhe-beaulaton%5Bat%5Dmnhn.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363964v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juh&#233;-Beaulaton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919461v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877885v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roussel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.8806" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gayibor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomgnimbou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467806v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deslaurier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutrais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chastanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176039v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Lizet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselie Vouma Ngnongui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3100-ambivalences-patrimoniales-au-sud-mises-en-scene-et-jeux-d-acteurs-9782811116927.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salpeteur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848760v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176053v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069347v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089249v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089318v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089313v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz342cwvtgnjjlp-46001515" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nicola&#239;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2296" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665025v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188068v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lain&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071161v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gutierrez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089286v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089283v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089251v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089447v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590521v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700604v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700629v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700596v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700612v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700616v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343524v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564739v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564792v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564798v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564794v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564737v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00532955v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00533616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00534554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00534580v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00533614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00907493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00534573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dominique.juhe-beaulaton%5Bat%5Dmnhn.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363964v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juh&#233;-Beaulaton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919461v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877885v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roussel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.8806" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gayibor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomgnimbou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467806v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deslaurier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutrais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chastanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.chas.2002.01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176039v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Lizet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselie Vouma Ngnongui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3100-ambivalences-patrimoniales-au-sud-mises-en-scene-et-jeux-d-acteurs-9782811116927.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salpeteur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176053v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069347v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089249v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089313v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz342cwvtgnjjlp-46001515" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nicola&#239;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2296" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665025v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188068v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lain&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gutierrez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.971" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089286v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089283v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089251v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089447v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590521v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700604v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700629v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700612v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700596v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700616v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343524v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564739v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564737v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564792v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564798v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564794v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00532955v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00533616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00534554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00564793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00534580v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00533614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00907493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00534573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>