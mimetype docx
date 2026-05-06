--- v0 (2026-04-06)
+++ v1 (2026-05-06)
@@ -2025,338 +2025,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociological social work</w:t>
+                <w:t xml:space="preserve">Analyses critiques de &amp;quot;Adultes aînés : les oubliés de la formation, Roland J. Campiche, Afi Sika Kuzeawu, Lausanne, Antipodes, 2014, 176 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Work</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Retraite et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015/1 (70), pp.178-181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05255759v1</w:t>
+                <w:t xml:space="preserve">hal-05276696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europäische Dimensionen Sozialer Arbeit</w:t>
+                <w:t xml:space="preserve">Sociological social work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Social Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 19 (1), pp.140-142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13691457.2015.1030920⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 19 (2), pp.295-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13691457.2015.1030919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05255758v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation des adultes dans la deuxième moitié de la vie : épistémologie et hypothèses</w:t>
+                <w:t xml:space="preserve">Europäische Dimensionen Sozialer Arbeit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Weisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Social Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (1), pp.140-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13691457.2015.1030920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561344v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses critiques de &amp;quot;Adultes aînés : les oubliés de la formation, Roland J. Campiche, Afi Sika Kuzeawu, Lausanne, Antipodes, 2014, 176 p.</w:t>
+                <w:t xml:space="preserve">Formation des adultes dans la deuxième moitié de la vie : épistémologie et hypothèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Weisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retraite et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015/1 (70), pp.178-181</w:t>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36, pp.101-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05276696v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation thérapeutique du patient et la formation des adultes dans la 2e moitié de la vie</w:t>
               </w:r>
@@ -3967,165 +3967,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual bases for Learning: Frameworks for Older Adult Learning</w:t>
+                <w:t xml:space="preserve">Sozialer Zusammenhalt und Ausgrenzungsprävention : Lebenslanges Lernen für ältere Menschen als Gelegenheit und Herausforderung für die Soziale Arbiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning across generations in Europe: contemporary issues in older adult education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sense Publisher, pp.73-84, 2014, 978-94-6209-902-9</w:t>
+              <w:t xml:space="preserve">Le travail social entre résistance et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. IES, pp.275-285, 2014, 978-2-88224-097-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274892v1</w:t>
+                <w:t xml:space="preserve">hal-05274893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sozialer Zusammenhalt und Ausgrenzungsprävention : Lebenslanges Lernen für ältere Menschen als Gelegenheit und Herausforderung für die Soziale Arbiet</w:t>
+                <w:t xml:space="preserve">Conceptual bases for Learning: Frameworks for Older Adult Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail social entre résistance et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éd. IES, pp.275-285, 2014, 978-2-88224-097-2</w:t>
+              <w:t xml:space="preserve">Learning across generations in Europe: contemporary issues in older adult education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sense Publisher, pp.73-84, 2014, 978-94-6209-902-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274893v1</w:t>
+                <w:t xml:space="preserve">hal-05274892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des adultes âgés : réflexions épistémologiques</w:t>
               </w:r>
@@ -4712,51 +4712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Noben" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452899v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kennel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Houssemand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Issenmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949908v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Many" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087136v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950241v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950239v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puech" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.7990" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kaqinari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Makarova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#246;ring" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin G&#246;bel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci12090607" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530900v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0089" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. D&#246;ring" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Goebel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53761/1.18.5.10" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.6437" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Durat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v0i1.214" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091601v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gavens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255759v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691457.2015.1030919" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255758v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691457.2015.1030920" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Weisser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276696v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2014020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-P49HF19T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561355v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schmidt-Hertha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691457.2014.888210" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255756v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.026.0011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05222445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691457.2012.687173" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Dietrich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gieg&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ebel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322300v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wodociag" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561363v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bildungsforschung.org/index.php/bildungsforschung/issue/view/21/showToc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proxy.lib.uiowa.edu/login?url=http://dx.doi.org/10.1007/978-3-319-24939-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630729v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chamahian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1f11620" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274891v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274894v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274892v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Reichhart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563615v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belmin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Coste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fanon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291170v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Noben" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452899v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kennel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Houssemand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Issenmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949908v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Many" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087136v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950241v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950239v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puech" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.7990" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kaqinari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Makarova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#246;ring" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin G&#246;bel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci12090607" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530900v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0089" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. D&#246;ring" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Goebel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53761/1.18.5.10" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.6437" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Durat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v0i1.214" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091601v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gavens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691457.2015.1030919" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691457.2015.1030920" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561344v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Weisser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2014020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-P49HF19T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561355v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schmidt-Hertha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691457.2014.888210" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255756v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.026.0011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05222445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691457.2012.687173" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Dietrich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gieg&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ebel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322300v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wodociag" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561363v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bildungsforschung.org/index.php/bildungsforschung/issue/view/21/showToc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proxy.lib.uiowa.edu/login?url=http://dx.doi.org/10.1007/978-3-319-24939-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630729v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chamahian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1f11620" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274891v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274894v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274892v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Reichhart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563615v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belmin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Coste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fanon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291170v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>