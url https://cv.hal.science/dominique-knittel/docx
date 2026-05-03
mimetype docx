--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -694,277 +694,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de défauts de systèmes cyber-physiques et manufacturiers : approches basées sur l’intelligence artificielle et par topologie distribuée.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ringler</w:t>
+                <w:t xml:space="preserve">Vibration Based Milling Diagnostics Using Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Yakob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l’Apprentissage Automatique CAp 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255630v1</w:t>
+                <w:t xml:space="preserve">hal-04179603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration Based Milling Diagnostics Using Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vinchon</w:t>
+                <w:t xml:space="preserve">Diagnostic de défauts de systèmes cyber-physiques et manufacturiers : approches basées sur l’intelligence artificielle et par topologie distribuée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ringler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Yakob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conférence sur l’Apprentissage Automatique CAp 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179603v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milling diagnosis using machine learning approaches</w:t>
               </w:r>
@@ -1571,51 +1571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ringler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knittel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yakob" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.02.121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Makich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403441v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Houssin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.406" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kuhm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bueno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517513515313" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Frechard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2013.03.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GCGPTZP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255630v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vinchon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188539v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sturtzer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404418v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thongchai Chinkatham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cavallucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2014.6871597" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319565927" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56593-4_8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ringler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knittel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yakob" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.02.121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Makich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403441v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Houssin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.406" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kuhm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bueno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517513515313" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Frechard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2013.03.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GCGPTZP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vinchon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188539v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sturtzer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404418v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thongchai Chinkatham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cavallucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2014.6871597" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319565927" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56593-4_8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>