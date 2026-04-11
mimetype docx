--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -72,3592 +72,3592 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating UV Stability of Miscanthus × giganteus Particles via Radiografting of UV Absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (17), pp.3649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules30173649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new method based on TGA/FTIR coupling to quantify the different thermal degradation steps of EVA/HNT composites prepared by different processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Viretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 177, pp.106276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing Insight into Photochemical Weathering of Flax and Miscanthus: Exploring Diverse Chemical Compositions and Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raís Carvalho Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brendlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (16), pp.3945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29163945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On-site spectroradiometric analysis of Palaeolithic cave art: Investigating colour variability in the red rock art of Points cave (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Konik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.103384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydration of a calcium sulfoaluminate cement blended with zincite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Le Saout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Cement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (4), pp.183-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jadcr.19.00136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new method for dating the surface exposure age of granite rock walls in the Mont Blanc massif by reflectance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavi Gallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64, pp.101156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correlating the Photophysical Properties with the Cure Index of Epoxy Nanocomposite Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ashtiani Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisam Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Inorganic and Organometallic Polymers and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.923-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S10904-020-01828-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Classification of Colored Textures From a Texture-Ranking Experiment: Observers Ability of Discrimination Quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplice Dossou-Gbété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Statistics and Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/ijsp.v10n1p1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports de la colorimétrie et de la spectroradiométrie à la caractérisation in situ des peintures paléolithiques de la grotte Chauvet (Ardèche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Konik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (7), pp.612-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2018.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objective colorimetric validation of perceptually realistic rendering: a study of paint coating materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medina Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Paljic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Porral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.25.6.061609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of moisture content on reflectance of granular materials. Part II: optical measurements and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Monnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-016-0649-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of moisture content on colour of granular materials. Part I: experiments on yellow ochre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Monnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-016-0650-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical analysis of rank data from a visual matching of colored textures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplice Dossou-Gbété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Taylor \&amp; Francis online (30 may 2014), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02664763.2014.920775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des vermiculations par caractérisation morphologique, chromatique et chimique. L'exemple des grottes de Rouffignac et de Font-de-Gaume (Dordogne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Konik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Riss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Aujoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° spécial, " Micro-analyses et datations de l'art préhistorique dans son contexte archéologique "</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protective effect of endolithic fungal hyphae on oolitic limestone buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Concha Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisel de Billerbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (2), pp.120-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2011.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of real aging in selection process of replacement materials for stone monuments conservation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Concha Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Eterradossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virtual Archaeology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (3), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/var.2011.4579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observations épidémiologiques sur la FCO à BTV1 en Ariège et Haute Garonne en 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Alzieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49, pp.77-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier couleur : Lumière matière sensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des ingénieurs des écoles nationales supérieures des mines : Paris, Saint-Etienne, Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 57 (413), pp.35-36/49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of the granulation process on color texture of compacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B N'Dri-Stempfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Oulahna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21 (1), p.24-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppsc.200400871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction of new optical techniques to characterize the psycho-sensory properties of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Eterradossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9, pp.56-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COLOR IMAGES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiana Ramananantoandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (4), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5566/ias.v21.pS61-S74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse D'Images et Geostatistique Combinées Pour L'Estimation D'Un Gisement D'Andalousite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mines et carrières (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.51-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of the three-dimensional orientation distribution of glass fibers in injected isotactic polypropylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Avérous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crespy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.11675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphological determinations of fiber composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Avérous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Crespy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 7 (5-6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmm:1996142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimate of Industrial Mineral Grade by Image Analysis and Geostatistics. Application to Glomel Andalusite Deposit (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 7 (5-6), pp.399-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmm:1996138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of 3D fiber orientations in reinforced thermoplastics, using scanning electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crespy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Stereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 14 (1), pp.69-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Granulometric Characterization of Short Fiberglass in Reinforced Polypropylene. Relation to Processing Conditions and Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Avérous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crespy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 1 (4), pp.339-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10236669508233886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blocométrie par analyse d'images : une méthode d'évaluation de la granulométrie du tas abattu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charley Merciecca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Héraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mines et carrières (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 74, pp. 75-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et techniques de l'art pariétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In, La grotte Chauvet Pontd'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.365-397, 2025, 9782757709962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La galerie du Cactus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In, La grotte Chauvet Pontd'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.162-207, 2025, 9782757709962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling a Low Vision Observer: Application in Comparison of Image Enhancement Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Walbrecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International 2020 – Late Breaking Posters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-126, 2020, 978-3-030-60703-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-60703-6_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066189v1</w:t>
-              </w:r>
-[...3175 lines deleted...]
-                <w:t xml:space="preserve">hal-04662192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3675,90 +3675,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement accéléré des fibres naturelles et de leurs composites : une étude comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raissa Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brendlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3800,103 +3800,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV protection enhancement in miscanthus x giganteus via e-beam radio-grafting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brendlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyray 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Alès, France</w:t>
@@ -3925,103 +3925,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated weathering influence on natural fibers and their composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raíssa Carvalho Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brendlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMEE’23 - Fifth International Symposium on Materials, Electrochemistry &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Tripoli, Lebanon</w:t>
@@ -4050,77 +4050,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video logarithmic tone mapping operator with automatic calculation of the logarithmic function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Walbrecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Magnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4167,77 +4167,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contribution of on-site spectroradiometric analysis to the study of prehistoric cave art: the case of Points cave (Aiguèze, Gard, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Konik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIC 2020 - Natural Colours-Digital Colours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4256,653 +4256,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCN dating of high-elevated rockfalls in the Mont Blanc massif. A new method of dating rockfalls in the Mont Blanc massif using reflectance spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">TCN dating of holocene and lateglacial rockfalls in the Mont Blanc massif. Development of Grigri : a new method of surface exposure age dating using reflectance spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavi Gallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Swiss Geoscience Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">4th Nordic Workshop on Cosmogenic Nuclides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Geiranger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077273v1</w:t>
+                <w:t xml:space="preserve">hal-01810985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method of dating rockfalls in the Mont Blanc massif using reflectance spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">TCN dating of high-elevated rockfalls in the Mont Blanc massif. A new method of dating rockfalls in the Mont Blanc massif using reflectance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavi Gallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4rth RSS Rock Slope Stability Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Chambéry, France</w:t>
+              <w:t xml:space="preserve">16th Swiss Geoscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077259v1</w:t>
+                <w:t xml:space="preserve">hal-02077273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCN dating of holocene and lateglacial rockfalls in the Mont Blanc massif. Development of Grigri : a new method of surface exposure age dating using reflectance spectroscopy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A new method of dating rockfalls in the Mont Blanc massif using reflectance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavi Gallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Nordic Workshop on Cosmogenic Nuclides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Geiranger, Norway</w:t>
+              <w:t xml:space="preserve">4rth RSS Rock Slope Stability Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810985v1</w:t>
+                <w:t xml:space="preserve">hal-02077259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">360 versus 3D Environments in VR Headsets for an Exploration Task</w:t>
+                <w:t xml:space="preserve">Colour contrast detection in chromaticity diagram: A new computerized colour vision test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Boukhris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+                <w:t xml:space="preserve">Imad Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAT-EGVE 2017 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Adelaïde, Australia. </w:t>
+              <w:t xml:space="preserve">2017 IEEE Western New York Image and Signal Processing Workshop (WNYISPW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rochester, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/egve.20171341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WNYIPW.2017.8356262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693646v1</w:t>
+                <w:t xml:space="preserve">hal-01926303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colour contrast detection in chromaticity diagram: A new computerized colour vision test</w:t>
+                <w:t xml:space="preserve">360 versus 3D Environments in VR Headsets for an Exploration Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Benkhaled</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lafon</w:t>
+                <w:t xml:space="preserve">Mehdi Boukhris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Paljic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Western New York Image and Signal Processing Workshop (WNYISPW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rochester, France. </w:t>
+              <w:t xml:space="preserve">ICAT-EGVE 2017 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Adelaïde, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WNYIPW.2017.8356262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2312/egve.20171341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926303v1</w:t>
+                <w:t xml:space="preserve">hal-01693646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caractérisation métrologique des propriétés visuelles des parois ornées : intégration des caractéristiques du Système Visuel Humain dans une démarche métrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Konik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Couleurs et Parois Ornées"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNP / LIA-ARTEMIR, Apr 2016, Périgueux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4927,77 +4927,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of colorimetric characteristics of head- mounted displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5044,64 +5044,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une analyse métrologique : la colorimétrie des oeuvres pariétales : quand, comment et pourquoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Konik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Couleurs et Parois Ornées"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNP / LIA-ARTEMIR, Apr 2016, Périgueux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5126,77 +5126,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of image exposure for the stereoscopic visualization of sparkling materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medina Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Paljic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS&amp;T/STIE Electronic Imaging 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Optics and Photonics, Feb 2015, San Francisco, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5230,77 +5230,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physically based image synthesis of materials: a methodology towards the visual comparison of physical vs. virtual samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medina Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Paljic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5347,51 +5347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function of the fires of the cave Chauvet-Pont d’Arc: contributions of the experiment and the digital simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacanette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5399,51 +5399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe International Rock Art Conference IFRAO 2015: "Symbols in the Landscape: Rock Art and its Context"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Caceres, Spain</w:t>
@@ -5472,77 +5472,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude photométrique et colorimétrique des impacts thermiques observables sur les parois de la grotte Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Konik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5561,247 +5561,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couleur objective, couleur subjective et mesure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Formulation des vermiculations - Une étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Monnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetic and Sensory 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662083v1</w:t>
+                <w:t xml:space="preserve">hal-02078406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation des vermiculations - Une étude expérimentale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Couleur objective, couleur subjective et mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Cosmetic and Sensory 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078406v1</w:t>
+                <w:t xml:space="preserve">hal-04662083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoscopy for visual simulation of materials of complex appearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando E. da Graça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Paljic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5887,51 +5887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara del Curto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6012,51 +6012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara del Curto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Faucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6098,103 +6098,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioprotective role of lichens on oolitic limestone buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Concha Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Gisel de Billerbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress on the Deterioration and Conservation of Stone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6219,77 +6219,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la teneur en eau des pigments sur leur couleur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Monnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNGG2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6314,77 +6314,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des paramètres du modèle de Mallows-Bradley-Terry par le maximum de vraisemblance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplice Dossou-Gbété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6435,51 +6435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dupeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6534,64 +6534,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie de l'aspect visuel sur des menuiseries bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e congrès international de métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6616,51 +6616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation métrologique des effets colorés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIème journée de l'analyse sensorielle EBI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole de biologie industrielle, Mar 2005, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6685,51 +6685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colour image acquisition and analysis to quantify visual aspects - Characterization methods based on optical methods (confocal microscopy, holography ...) to quantify roughness at different scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar "Degradation processes, corrosion, and weathering"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2004, Bronnbach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6754,51 +6754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colouring effects of cosmetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Jonckeere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6849,64 +6849,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiana Ramananantoandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Congress for Stereology and Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6931,51 +6931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'imagerie couleur au contrôle qualité en microscopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique "Apport de la vision industrielle au contrôle qualité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7000,51 +7000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie couleur (acquisition, traitement et analyse d'images)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique de la thématique "Processus et Systèmes Industriels"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7063,278 +7063,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of color texture: color texture based sorting of tiles</w:t>
+                <w:t xml:space="preserve">Characterization of color texture: CIEL*a*b* calibration of CCD device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bourada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Eterradossi</w:t>
+                <w:t xml:space="preserve">Philippe Laflaquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Eterradossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYBEN-Broadband European Networks and Electronic Image Capture and Publishing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.324126⟩</w:t>
+              <w:t xml:space="preserve">Proc. SPIE 3409, SYBEN-Broadband European Networks and Electronic Image Capture and Publishing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Zurich, France. pp.118-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.324103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661894v1</w:t>
+                <w:t xml:space="preserve">hal-02012217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of color texture: CIEL*a*b* calibration of CCD device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of color texture: color texture based sorting of tiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bourada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Laflaquiere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
+                <w:t xml:space="preserve">O. Eterradossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SPIE 3409, SYBEN-Broadband European Networks and Electronic Image Capture and Publishing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Zurich, France. pp.118-128, </w:t>
+              <w:t xml:space="preserve">SYBEN-Broadband European Networks and Electronic Image Capture and Publishing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Zurich, France. pp.343-351, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.324103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.324126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012217v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granulométrie et analyse d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première rencontre autour des états dispersés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7359,90 +7359,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche prévisionnelle dans la détermination du module d'élasticité de composites à matrice tehrmoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Avérous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dixièmes Journées nationales sur les composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC - Association pour les matériaux composites, Oct 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7467,51 +7467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blocométrie par analyse d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Merciecca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8021,64 +8021,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of in situ colorimetric analysis of prehistoric parietal art: the case of the Chauvet cave (Ardèche, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Konik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documenting prehistoric parietal art: recently developed digital recording techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8272,51 +8272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063073v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03066189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Walbrecq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60703-6_15" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30173649" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04313752v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jasinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106276" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674581v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;s Carvalho Martins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brendl&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29163945" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03593512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103384" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02563140v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.19.00136" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03164883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101156" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ashtiani Abdi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Jouyandeh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Shabanian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10904-020-01828-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662050v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sawadogo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Dossou-Gb&#233;t&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijsp.v10n1p1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.10.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medina Victor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Porral" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.25.6.061609" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078364v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Monnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0649-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0650-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sawadogo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2014.920775" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Riss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Concha Lozano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pag&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisel de Billerbeck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2011.07.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661901v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eterradossi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2011.4579" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655276v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Schelcher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Alzieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jabert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B N'Dri-Stempfer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oulahna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lafon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200400871" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581877v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04471604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiana Ramananantoandro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v21.pS61-S74" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ricard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Av&#233;rous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crespy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.11675" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3W2XRBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115889v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crespy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996142" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661882v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996138" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927869v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927859v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Av&#233;rous" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crespy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236669508233886" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662192v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Merciecca" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H&#233;raud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605861v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214050v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Carvalho Martins" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03467271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST50367.2021.9651455" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03035312v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077273v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077259v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01810985v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01693646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukhris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20171341" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Benkhaled" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WNYIPW.2017.8356262" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662140v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496716v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jeanjean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40548-3_29" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662143v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077681" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVCS.2015.7274878" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblanc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662083v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078406v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00969580v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. da Gra&#231;a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2040067" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063182v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia d'Olivo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara del Curto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bassereau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661845v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faucheu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bassereau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662061v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gisel de Billerbeck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078403v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386785v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496806v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dupeyron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Borie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617378v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616288v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617384v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662114v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jonckeere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Tranchant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662123v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617103v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617085v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661894v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourada" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eterradossi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.324126" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012217v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laflaquiere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.324103" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616293v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662170v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662184v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merciecca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boivin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132962v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frangin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e5cr-rs02" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04929259v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03351192v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie P&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kantimm" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bischoff" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Kathrin Schillinger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078397v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30173649" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04313752v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jasinski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106276" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;s Carvalho Martins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brendl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29163945" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03593512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103384" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02563140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.19.00136" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03164883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101156" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ashtiani Abdi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Jouyandeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Shabanian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10904-020-01828-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sawadogo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Dossou-Gb&#233;t&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijsp.v10n1p1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078174v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.10.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477479v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medina Victor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Porral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.25.6.061609" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Monnard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0649-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0650-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sawadogo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2014.920775" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Riss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Concha Lozano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pag&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisel de Billerbeck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2011.07.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eterradossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2011.4579" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Schelcher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Alzieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jabert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662158v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626709v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B N'Dri-Stempfer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oulahna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lafon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200400871" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04471604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiana Ramananantoandro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v21.pS61-S74" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662584v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ricard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112117v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Av&#233;rous" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crespy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.11675" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3W2XRBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115889v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crespy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996142" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661882v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996138" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Av&#233;rous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crespy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236669508233886" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662192v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Merciecca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H&#233;raud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063376v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03066189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Walbrecq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60703-6_15" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605861v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214050v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Carvalho Martins" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03467271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST50367.2021.9651455" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03035312v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01810985v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077273v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077259v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Benkhaled" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WNYIPW.2017.8356262" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01693646v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukhris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20171341" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662140v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496716v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jeanjean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40548-3_29" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662143v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077681" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVCS.2015.7274878" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblanc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078406v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662083v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00969580v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. da Gra&#231;a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2040067" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063182v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia d'Olivo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara del Curto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bassereau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661845v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faucheu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bassereau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662061v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gisel de Billerbeck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078403v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386785v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496806v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dupeyron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Borie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617378v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616288v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617384v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662114v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jonckeere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Tranchant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662123v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617103v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617085v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012217v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laflaquiere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.324103" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661894v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourada" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eterradossi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.324126" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616293v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662170v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662184v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merciecca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boivin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132962v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frangin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e5cr-rs02" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04929259v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03351192v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie P&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kantimm" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bischoff" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Kathrin Schillinger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078397v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>