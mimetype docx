--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -578,265 +578,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of a calcium sulfoaluminate cement blended with zincite</w:t>
+                <w:t xml:space="preserve">A new method for dating the surface exposure age of granite rock walls in the Mont Blanc massif by reflectance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Le Saout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+                <w:t xml:space="preserve">Xavi Gallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Roux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cement Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jadcr.19.00136⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64, pp.101156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563140v1</w:t>
+                <w:t xml:space="preserve">hal-03164883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for dating the surface exposure age of granite rock walls in the Mont Blanc massif by reflectance spectroscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydration of a calcium sulfoaluminate cement blended with zincite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+                <w:t xml:space="preserve">Gwenn Le Saout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Deline</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Claude Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64, pp.101156. </w:t>
+              <w:t xml:space="preserve">Advances in Cement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (4), pp.183-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jadcr.19.00136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164883v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlating the Photophysical Properties with the Cure Index of Epoxy Nanocomposite Coatings</w:t>
               </w:r>
@@ -1770,51 +1770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisel de Billerbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (2), pp.120-127. </w:t>
@@ -2710,235 +2710,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological determinations of fiber composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
+                <w:t xml:space="preserve">Estimate of Industrial Mineral Grade by Image Analysis and Geostatistics. Application to Glomel Andalusite Deposit (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Crespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 7 (5-6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmm:1996142⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 7 (5-6), pp.399-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmm:1996138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115889v1</w:t>
+                <w:t xml:space="preserve">hal-04661882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimate of Industrial Mineral Grade by Image Analysis and Geostatistics. Application to Glomel Andalusite Deposit (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Ricard</w:t>
+                <w:t xml:space="preserve">Morphological determinations of fiber composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Avérous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Crespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 7 (5-6), pp.399-405. </w:t>
+              <w:t xml:space="preserve">, 1996, 7 (5-6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmm:1996138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mmm:1996142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661882v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of 3D fiber orientations in reinforced thermoplastics, using scanning electron microscopy</w:t>
               </w:r>
@@ -4256,610 +4256,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCN dating of holocene and lateglacial rockfalls in the Mont Blanc massif. Development of Grigri : a new method of surface exposure age dating using reflectance spectroscopy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new method of dating rockfalls in the Mont Blanc massif using reflectance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavi Gallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavi Gallach</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Nordic Workshop on Cosmogenic Nuclides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Geiranger, Norway</w:t>
+              <w:t xml:space="preserve">4rth RSS Rock Slope Stability Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810985v1</w:t>
+                <w:t xml:space="preserve">hal-02077259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCN dating of high-elevated rockfalls in the Mont Blanc massif. A new method of dating rockfalls in the Mont Blanc massif using reflectance spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TCN dating of holocene and lateglacial rockfalls in the Mont Blanc massif. Development of Grigri : a new method of surface exposure age dating using reflectance spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavi Gallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavi Gallach</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Swiss Geoscience Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">4th Nordic Workshop on Cosmogenic Nuclides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Geiranger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077273v1</w:t>
+                <w:t xml:space="preserve">hal-01810985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method of dating rockfalls in the Mont Blanc massif using reflectance spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TCN dating of high-elevated rockfalls in the Mont Blanc massif. A new method of dating rockfalls in the Mont Blanc massif using reflectance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavi Gallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavi Gallach</w:t>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4rth RSS Rock Slope Stability Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Chambéry, France</w:t>
+              <w:t xml:space="preserve">16th Swiss Geoscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077259v1</w:t>
+                <w:t xml:space="preserve">hal-02077273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colour contrast detection in chromaticity diagram: A new computerized colour vision test</w:t>
+                <w:t xml:space="preserve">360 versus 3D Environments in VR Headsets for an Exploration Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Benkhaled</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lafon</w:t>
+                <w:t xml:space="preserve">Mehdi Boukhris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Paljic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Western New York Image and Signal Processing Workshop (WNYISPW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rochester, France. </w:t>
+              <w:t xml:space="preserve">ICAT-EGVE 2017 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Adelaïde, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WNYIPW.2017.8356262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2312/egve.20171341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926303v1</w:t>
+                <w:t xml:space="preserve">hal-01693646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">360 versus 3D Environments in VR Headsets for an Exploration Task</w:t>
+                <w:t xml:space="preserve">Colour contrast detection in chromaticity diagram: A new computerized colour vision test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Boukhris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+                <w:t xml:space="preserve">Imad Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAT-EGVE 2017 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Adelaïde, Australia. </w:t>
+              <w:t xml:space="preserve">2017 IEEE Western New York Image and Signal Processing Workshop (WNYISPW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rochester, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/egve.20171341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WNYIPW.2017.8356262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693646v1</w:t>
+                <w:t xml:space="preserve">hal-01926303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caractérisation métrologique des propriétés visuelles des parois ornées : intégration des caractéristiques du Système Visuel Humain dans une démarche métrologique</w:t>
               </w:r>
@@ -4927,51 +4927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of colorimetric characteristics of head- mounted displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5561,191 +5561,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation des vermiculations - Une étude expérimentale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couleur objective, couleur subjective et mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Cosmetic and Sensory 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078406v1</w:t>
+                <w:t xml:space="preserve">hal-04662083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couleur objective, couleur subjective et mesure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formulation des vermiculations - Une étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Monnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetic and Sensory 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662083v1</w:t>
+                <w:t xml:space="preserve">hal-02078406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoscopy for visual simulation of materials of complex appearance</w:t>
               </w:r>
@@ -5887,51 +5887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara del Curto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6327,51 +6327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des paramètres du modèle de Mallows-Bradley-Terry par le maximum de vraisemblance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplice Dossou-Gbété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7082,51 +7082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of color texture: CIEL*a*b* calibration of CCD device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laflaquiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Eterradossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8034,51 +8034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of in situ colorimetric analysis of prehistoric parietal art: the case of the Chauvet cave (Ardèche, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Konik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documenting prehistoric parietal art: recently developed digital recording techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8272,51 +8272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30173649" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04313752v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jasinski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106276" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;s Carvalho Martins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brendl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29163945" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03593512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103384" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02563140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.19.00136" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03164883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101156" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ashtiani Abdi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Jouyandeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Shabanian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10904-020-01828-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sawadogo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Dossou-Gb&#233;t&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijsp.v10n1p1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078174v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.10.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477479v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medina Victor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Porral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.25.6.061609" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Monnard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0649-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0650-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sawadogo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2014.920775" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Riss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Concha Lozano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pag&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisel de Billerbeck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2011.07.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eterradossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2011.4579" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Schelcher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Alzieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jabert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662158v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626709v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B N'Dri-Stempfer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oulahna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lafon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200400871" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04471604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiana Ramananantoandro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v21.pS61-S74" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662584v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ricard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112117v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Av&#233;rous" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crespy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.11675" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3W2XRBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115889v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crespy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996142" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661882v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996138" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Av&#233;rous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crespy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236669508233886" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662192v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Merciecca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H&#233;raud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063376v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03066189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Walbrecq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60703-6_15" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605861v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214050v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Carvalho Martins" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03467271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST50367.2021.9651455" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03035312v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01810985v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077273v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077259v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Benkhaled" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WNYIPW.2017.8356262" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01693646v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukhris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20171341" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662140v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496716v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jeanjean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40548-3_29" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662143v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077681" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVCS.2015.7274878" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblanc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078406v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662083v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00969580v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. da Gra&#231;a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2040067" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063182v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia d'Olivo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara del Curto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bassereau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661845v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faucheu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bassereau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662061v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gisel de Billerbeck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078403v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386785v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496806v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dupeyron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Borie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617378v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616288v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617384v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662114v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jonckeere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Tranchant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662123v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617103v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617085v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012217v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laflaquiere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.324103" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661894v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourada" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eterradossi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.324126" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616293v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662170v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662184v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merciecca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boivin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132962v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frangin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e5cr-rs02" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04929259v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03351192v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie P&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kantimm" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bischoff" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Kathrin Schillinger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078397v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30173649" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04313752v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jasinski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106276" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;s Carvalho Martins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brendl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29163945" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03593512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103384" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03164883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101156" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02563140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.19.00136" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ashtiani Abdi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Jouyandeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Shabanian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10904-020-01828-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sawadogo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Dossou-Gb&#233;t&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijsp.v10n1p1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078174v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.10.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477479v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medina Victor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Porral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.25.6.061609" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Monnard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0649-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0650-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sawadogo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2014.920775" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Riss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Concha Lozano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pag&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisel de Billerbeck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2011.07.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eterradossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2011.4579" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Schelcher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Alzieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jabert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662158v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626709v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B N'Dri-Stempfer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oulahna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lafon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200400871" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04471604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiana Ramananantoandro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v21.pS61-S74" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662584v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ricard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112117v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Av&#233;rous" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crespy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.11675" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3W2XRBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661882v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996138" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115889v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crespy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996142" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Av&#233;rous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crespy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236669508233886" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662192v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Merciecca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H&#233;raud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063376v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03066189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Walbrecq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60703-6_15" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605861v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214050v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Carvalho Martins" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03467271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST50367.2021.9651455" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03035312v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077259v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01810985v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077273v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01693646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukhris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20171341" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Benkhaled" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WNYIPW.2017.8356262" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662140v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496716v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jeanjean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40548-3_29" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662143v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077681" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVCS.2015.7274878" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblanc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662083v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078406v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00969580v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. da Gra&#231;a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2040067" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063182v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia d'Olivo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara del Curto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bassereau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661845v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faucheu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bassereau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662061v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gisel de Billerbeck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078403v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386785v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496806v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dupeyron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Borie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617378v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616288v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617384v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662114v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jonckeere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Tranchant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662123v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617103v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617085v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012217v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laflaquiere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.324103" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661894v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourada" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eterradossi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.324126" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616293v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662170v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662184v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merciecca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boivin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132962v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frangin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e5cr-rs02" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04929259v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03351192v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie P&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kantimm" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bischoff" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Kathrin Schillinger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078397v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>