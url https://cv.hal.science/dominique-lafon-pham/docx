--- v2 (2026-05-05)
+++ v3 (2026-05-30)
@@ -578,265 +578,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for dating the surface exposure age of granite rock walls in the Mont Blanc massif by reflectance spectroscopy</w:t>
+                <w:t xml:space="preserve">Hydration of a calcium sulfoaluminate cement blended with zincite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavi Gallach</w:t>
+                <w:t xml:space="preserve">Gwenn Le Saout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Perrette</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Claude Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101156⟩</w:t>
+              <w:t xml:space="preserve">Advances in Cement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (4), pp.183-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jadcr.19.00136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164883v1</w:t>
+                <w:t xml:space="preserve">hal-02563140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of a calcium sulfoaluminate cement blended with zincite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new method for dating the surface exposure age of granite rock walls in the Mont Blanc massif by reflectance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavi Gallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Le Saout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Roux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cement Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (4), pp.183-191. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64, pp.101156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jadcr.19.00136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563140v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlating the Photophysical Properties with the Cure Index of Epoxy Nanocomposite Coatings</w:t>
               </w:r>
@@ -1770,51 +1770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisel de Billerbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (2), pp.120-127. </w:t>
@@ -2710,235 +2710,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimate of Industrial Mineral Grade by Image Analysis and Geostatistics. Application to Glomel Andalusite Deposit (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Ricard</w:t>
+                <w:t xml:space="preserve">Morphological determinations of fiber composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Avérous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Crespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 7 (5-6), pp.399-405. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmm:1996138⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 7 (5-6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmm:1996142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661882v1</w:t>
+                <w:t xml:space="preserve">hal-03115889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological determinations of fiber composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
+                <w:t xml:space="preserve">Estimate of Industrial Mineral Grade by Image Analysis and Geostatistics. Application to Glomel Andalusite Deposit (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Crespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 7 (5-6), </w:t>
+              <w:t xml:space="preserve">, 1996, 7 (5-6), pp.399-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmm:1996142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mmm:1996138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115889v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of 3D fiber orientations in reinforced thermoplastics, using scanning electron microscopy</w:t>
               </w:r>
@@ -4256,402 +4256,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method of dating rockfalls in the Mont Blanc massif using reflectance spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">TCN dating of holocene and lateglacial rockfalls in the Mont Blanc massif. Development of Grigri : a new method of surface exposure age dating using reflectance spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavi Gallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4rth RSS Rock Slope Stability Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Chambéry, France</w:t>
+              <w:t xml:space="preserve">4th Nordic Workshop on Cosmogenic Nuclides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Geiranger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077259v1</w:t>
+                <w:t xml:space="preserve">hal-01810985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCN dating of holocene and lateglacial rockfalls in the Mont Blanc massif. Development of Grigri : a new method of surface exposure age dating using reflectance spectroscopy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">TCN dating of high-elevated rockfalls in the Mont Blanc massif. A new method of dating rockfalls in the Mont Blanc massif using reflectance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavi Gallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Nordic Workshop on Cosmogenic Nuclides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Geiranger, Norway</w:t>
+              <w:t xml:space="preserve">16th Swiss Geoscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810985v1</w:t>
+                <w:t xml:space="preserve">hal-02077273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCN dating of high-elevated rockfalls in the Mont Blanc massif. A new method of dating rockfalls in the Mont Blanc massif using reflectance spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A new method of dating rockfalls in the Mont Blanc massif using reflectance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavi Gallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Swiss Geoscience Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">4rth RSS Rock Slope Stability Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077273v1</w:t>
+                <w:t xml:space="preserve">hal-02077259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">360 versus 3D Environments in VR Headsets for an Exploration Task</w:t>
               </w:r>
@@ -4767,51 +4767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Western New York Image and Signal Processing Workshop (WNYISPW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Rochester, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4839,308 +4839,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caractérisation métrologique des propriétés visuelles des parois ornées : intégration des caractéristiques du Système Visuel Humain dans une démarche métrologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of colorimetric characteristics of head- mounted displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Konik</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Couleurs et Parois Ornées"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toronto, Canada. pp.175-180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40548-3_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662140v1</w:t>
+                <w:t xml:space="preserve">hal-02496716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of colorimetric characteristics of head- mounted displays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Marc</w:t>
+                <w:t xml:space="preserve">Pour une analyse métrologique : la colorimétrie des oeuvres pariétales : quand, comment et pourquoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Konik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human-Computer Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire "Couleurs et Parois Ornées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNP / LIA-ARTEMIR, Apr 2016, Périgueux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40548-3_29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02496716v1</w:t>
+                <w:t xml:space="preserve">hal-04662143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une analyse métrologique : la colorimétrie des oeuvres pariétales : quand, comment et pourquoi faire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La caractérisation métrologique des propriétés visuelles des parois ornées : intégration des caractéristiques du Système Visuel Humain dans une démarche métrologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Konik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Couleurs et Parois Ornées"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNP / LIA-ARTEMIR, Apr 2016, Périgueux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662143v1</w:t>
+                <w:t xml:space="preserve">hal-04662140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of image exposure for the stereoscopic visualization of sparkling materials</w:t>
               </w:r>
@@ -5466,207 +5466,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude photométrique et colorimétrique des impacts thermiques observables sur les parois de la grotte Chauvet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereoscopy for visual simulation of materials of complex appearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando E. da Graça</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Paljic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging - Stereoscopic Displays and Applications XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.9011-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2040067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078400v1</w:t>
+                <w:t xml:space="preserve">hal-00969580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couleur objective, couleur subjective et mesure</w:t>
+                <w:t xml:space="preserve">Etude photométrique et colorimétrique des impacts thermiques observables sur les parois de la grotte Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Konik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetic and Sensory 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662083v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation des vermiculations - Une étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Monnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5695,174 +5743,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoscopy for visual simulation of materials of complex appearance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couleur objective, couleur subjective et mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging - Stereoscopic Displays and Applications XXV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cosmetic and Sensory 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2040067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00969580v1</w:t>
+                <w:t xml:space="preserve">hal-04662083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory Metrology: when emotions and experiences contribute to Design</w:t>
               </w:r>
@@ -5887,51 +5887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara del Curto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6092,286 +6092,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotective role of lichens on oolitic limestone buildings</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de la teneur en eau des pigments sur leur couleur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Monnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress on the Deterioration and Conservation of Stone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, New York, United States</w:t>
+              <w:t xml:space="preserve">JNGG2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662061v1</w:t>
+                <w:t xml:space="preserve">hal-02078403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la teneur en eau des pigments sur leur couleur.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioprotective role of lichens on oolitic limestone buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Concha Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Gisel de Billerbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Monnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12th International Congress on the Deterioration and Conservation of Stone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078403v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des paramètres du modèle de Mallows-Bradley-Terry par le maximum de vraisemblance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplice Dossou-Gbété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6528,178 +6528,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métrologie de l'aspect visuel sur des menuiseries bois</w:t>
+                <w:t xml:space="preserve">Evaluation métrologique des effets colorés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e congrès international de métrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">VIIIème journée de l'analyse sensorielle EBI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de biologie industrielle, Mar 2005, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617378v1</w:t>
+                <w:t xml:space="preserve">hal-04616288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation métrologique des effets colorés</w:t>
+                <w:t xml:space="preserve">Métrologie de l'aspect visuel sur des menuiseries bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème journée de l'analyse sensorielle EBI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole de biologie industrielle, Mar 2005, Cergy, France</w:t>
+              <w:t xml:space="preserve">12e congrès international de métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616288v1</w:t>
+                <w:t xml:space="preserve">hal-04617378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colour image acquisition and analysis to quantify visual aspects - Characterization methods based on optical methods (confocal microscopy, holography ...) to quantify roughness at different scales</w:t>
               </w:r>
@@ -7063,248 +7063,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of color texture: CIEL*a*b* calibration of CCD device</w:t>
+                <w:t xml:space="preserve">Characterization of color texture: color texture based sorting of tiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Laflaquiere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
+                <w:t xml:space="preserve">Y. Bourada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Eterradossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SPIE 3409, SYBEN-Broadband European Networks and Electronic Image Capture and Publishing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.324103⟩</w:t>
+              <w:t xml:space="preserve">SYBEN-Broadband European Networks and Electronic Image Capture and Publishing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Zurich, France. pp.343-351, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.324126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012217v1</w:t>
+                <w:t xml:space="preserve">hal-04661894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of color texture: color texture based sorting of tiles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of color texture: CIEL*a*b* calibration of CCD device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Eterradossi</w:t>
+                <w:t xml:space="preserve">Philippe Laflaquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Eterradossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYBEN-Broadband European Networks and Electronic Image Capture and Publishing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, Zurich, France. pp.343-351, </w:t>
+              <w:t xml:space="preserve">Proc. SPIE 3409, SYBEN-Broadband European Networks and Electronic Image Capture and Publishing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Zurich, France. pp.118-128, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.324126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.324103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661894v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granulométrie et analyse d'images</w:t>
               </w:r>
@@ -8034,51 +8034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of in situ colorimetric analysis of prehistoric parietal art: the case of the Chauvet cave (Ardèche, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Konik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documenting prehistoric parietal art: recently developed digital recording techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8272,51 +8272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30173649" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04313752v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jasinski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106276" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;s Carvalho Martins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brendl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29163945" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03593512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103384" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03164883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101156" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02563140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.19.00136" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ashtiani Abdi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Jouyandeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Shabanian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10904-020-01828-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sawadogo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Dossou-Gb&#233;t&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijsp.v10n1p1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078174v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.10.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477479v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medina Victor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Porral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.25.6.061609" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Monnard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0649-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0650-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sawadogo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2014.920775" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Riss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Concha Lozano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pag&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisel de Billerbeck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2011.07.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eterradossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2011.4579" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Schelcher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Alzieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jabert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662158v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626709v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B N'Dri-Stempfer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oulahna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lafon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200400871" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04471604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiana Ramananantoandro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v21.pS61-S74" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662584v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ricard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112117v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Av&#233;rous" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crespy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.11675" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3W2XRBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661882v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996138" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115889v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crespy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996142" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Av&#233;rous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crespy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236669508233886" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662192v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Merciecca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H&#233;raud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063376v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03066189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Walbrecq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60703-6_15" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605861v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214050v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Carvalho Martins" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03467271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST50367.2021.9651455" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03035312v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077259v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01810985v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077273v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01693646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukhris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20171341" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Benkhaled" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WNYIPW.2017.8356262" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662140v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496716v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jeanjean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40548-3_29" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662143v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077681" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVCS.2015.7274878" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblanc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662083v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078406v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00969580v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. da Gra&#231;a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2040067" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063182v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia d'Olivo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara del Curto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bassereau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661845v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faucheu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bassereau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662061v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gisel de Billerbeck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078403v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386785v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496806v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dupeyron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Borie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617378v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616288v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617384v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662114v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jonckeere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Tranchant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662123v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617103v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617085v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012217v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laflaquiere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.324103" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661894v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourada" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eterradossi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.324126" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616293v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662170v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662184v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merciecca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boivin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132962v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frangin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e5cr-rs02" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04929259v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03351192v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie P&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kantimm" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bischoff" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Kathrin Schillinger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078397v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30173649" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04313752v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jasinski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106276" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;s Carvalho Martins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brendl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29163945" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03593512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103384" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02563140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.19.00136" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03164883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101156" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ashtiani Abdi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Jouyandeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Shabanian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10904-020-01828-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sawadogo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Dossou-Gb&#233;t&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijsp.v10n1p1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078174v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.10.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477479v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medina Victor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Porral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.25.6.061609" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Monnard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0649-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0650-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sawadogo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2014.920775" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Riss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Concha Lozano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pag&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisel de Billerbeck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2011.07.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eterradossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2011.4579" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Schelcher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Alzieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jabert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662158v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626709v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B N'Dri-Stempfer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oulahna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lafon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200400871" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04471604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiana Ramananantoandro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v21.pS61-S74" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662584v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ricard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112117v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Av&#233;rous" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crespy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.11675" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3W2XRBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115889v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crespy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996142" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661882v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996138" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Av&#233;rous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crespy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236669508233886" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662192v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Merciecca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H&#233;raud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063376v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03066189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Walbrecq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60703-6_15" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605861v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214050v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Carvalho Martins" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03467271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST50367.2021.9651455" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03035312v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01810985v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077273v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077259v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01693646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukhris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20171341" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Benkhaled" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WNYIPW.2017.8356262" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496716v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jeanjean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40548-3_29" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662140v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077681" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVCS.2015.7274878" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblanc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00969580v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. da Gra&#231;a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2040067" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078400v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078406v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662083v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063182v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia d'Olivo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara del Curto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bassereau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661845v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faucheu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bassereau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078403v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662061v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gisel de Billerbeck" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386785v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496806v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dupeyron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Borie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616288v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617378v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617384v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662114v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jonckeere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Tranchant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662123v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617103v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617085v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661894v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourada" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eterradossi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.324126" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012217v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laflaquiere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.324103" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616293v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662170v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662184v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merciecca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boivin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04132962v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frangin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e5cr-rs02" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04929259v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03351192v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie P&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kantimm" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bischoff" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Kathrin Schillinger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078397v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>