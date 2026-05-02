--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -340,264 +340,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPH-based numerical study of the impact of mudflows on obstacles</w:t>
+                <w:t xml:space="preserve">Rainfall control of debris-flow triggering in the Réal Torrent, Southern French Prealps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Laigle</w:t>
+                <w:t xml:space="preserve">Coraline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Labbé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oldrich Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Erosion Control Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13101/ijece.10.56⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 291, pp.17-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604523v1</w:t>
+                <w:t xml:space="preserve">halshs-02083308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall control of debris-flow triggering in the Réal Torrent, Southern French Prealps</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPH-based numerical study of the impact of mudflows on obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.04.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Erosion Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.55-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13101/ijece.10.56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-02083308v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel scour and fill by debris flows and bedload transport</w:t>
               </w:r>
@@ -609,51 +609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.I. Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -707,411 +707,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency monitoring of debris-flows propagation in the Réal Torrent, Southern French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-frequency monitoring of debris-flow propagation along the Réal Torrent, Southern French Prealps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Liebault</w:t>
+                <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E. Travaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Theule</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Travaglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 201, pp.157-171</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 201, pp.157-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01220649v1</w:t>
+                <w:t xml:space="preserve">hal-02599060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency monitoring of debris-flow propagation along the Réal Torrent, Southern French Prealps</w:t>
+                <w:t xml:space="preserve">Flash floods and debris flows monitoring in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Theule</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Memoires de la Societe Vaudoise des Sciences Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.83-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599060v1</w:t>
+                <w:t xml:space="preserve">halshs-01243060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash floods and debris flows monitoring in the French Alps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-frequency monitoring of debris-flows propagation in the Réal Torrent, Southern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Ravanat</w:t>
+                <w:t xml:space="preserve">F. Liebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Travaglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memoires de la Societe Vaudoise des Sciences Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25, pp.83-97</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 201, pp.157-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01243060v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01220649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment budget monitoring of debris-flow and bedload transport in the Manival Torrent, SE France</w:t>
               </w:r>
@@ -1136,51 +1136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jaboyedoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1221,286 +1221,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of granular free-surface flows using smoothed particle hydrodynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sediment budget monitoring of a debris-flow torrent (French Prealps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaboyedoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2011.03.007⟩</w:t>
+              <w:t xml:space="preserve">Italian Journal of Engineering Geology and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.779-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4408/IJEGE.2011-03.B-085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595078v1</w:t>
+                <w:t xml:space="preserve">hal-02595207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment budget monitoring of a debris-flow torrent (French Prealps)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations of granular free-surface flows using smoothed particle hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Jaboyedoff</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Engineering Geology and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166 (12-13), pp.698-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2011.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4408/IJEGE.2011-03.B-085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02595207v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retenues d'altitude pour la production de neige de culture : recommandations pour la conception, la réalisation, la surveillance et la réhabilitation</w:t>
               </w:r>
@@ -1620,51 +1620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'aléa « lave torrentielle » sur le cône de déjection du torrent du Rioulong (Hautes-Pyrénées) : une approche par scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1711,77 +1711,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulées gravitaires de fluides viscoplastiques: une étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghemmour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 158 (1-3), pp.54-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1806,51 +1806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPH-based numerical investigation of mudflow and other complex fluid flow interactions with structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lachamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1922,51 +1922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confrontation de la simulation numérique de l'étalement de laves torrentielles boueuses à des observations d'événements réels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Hector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2043,51 +2043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de modèles 2D de simulation des laves torrentielles à des événements de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rickenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mcardell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2160,51 +2160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of 2D debris-flow simulation models with field events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rickenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mcardell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,51 +2397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulées de boue et avalanches virtuelles : un outil visuel de communication et de caractérisation pour les risques naturels en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saramito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2544,51 +2544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2 (3/4), pp.203-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2652,51 +2652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2, pp.203-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2734,51 +2734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct determination of rheological characteristics of debris flow-discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arattano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2845,247 +2845,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct determination of rheological characteristics of debris flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La modélisation des écoulements de laves torrentielles boueuses - De la validation en laboratoire au zonage des risques sur le terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lara Marchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 124 (8), pp.865-868</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 15, p. 79 - p. 88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02579061v1</w:t>
+                <w:t xml:space="preserve">hal-00461749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation des écoulements de laves torrentielles boueuses - De la validation en laboratoire au zonage des risques sur le terrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Direct determination of rheological characteristics of debris flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arattano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deganutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Marchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 15, p. 79 - p. 88</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 124 (8), pp.865-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461749v1</w:t>
+                <w:t xml:space="preserve">hal-02579061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of mudflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3136,51 +3136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des laves torrentielles sur modèle réduit en similitude des phénomènes naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 3, pp.44-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3205,51 +3205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique des écoulements de laves torrentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3258,98 +3258,5740 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 3, pp.50-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02576380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental study of the variability of sediment transport processes under outburst flood conditions in mountain streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interpraevent 2024 : Natural hazards in a changing climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small-Scale Study of Debris-Flow Interactions with a Lateral Debris Basin and Crossings: The Manival Torrent Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koulinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interpraevent 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vienna, Austria. pp.452-457</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small-scale study of Debris-Flows Interactions with a Lateral Debris Basin and Crossings: The Manival Torrent case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koulinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Torino, Italy. pp.02001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202341502001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélioration de la gestion et du dimensionnement des plages de dépôt : modélisation physique sur le torrent du Manival (Isère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koulinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.453867</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring dedicated to the set up of an alert system for landslide triggered debris flows: the Valloire case study (Savoie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th Interpraevent 2021 "Natural hazards in a changing world"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bergen (online), Norway. pp.326-328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode pour la modélisation des sédiments déclenchés par la rupture d'un barrage en terre. Projet Interreg Alcotra RESBA. WP 4.2.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Andréault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Picca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire final du projet Interreg Alcotra RESBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Torino, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire final des projets SIMOTER - projet SIMOTER 2 - POIA - FNADT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Bonnefoy-Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Mouchené</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire final des projets SIMOTER - programmes POIA - FNADT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementation of an integrated management strategy to deal with landslide triggered debris flows: the Valloire case study (Savoie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Debris Flow Hazard Mitigation 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Golden (Colorado), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of a debris retention basin enabling sediment continuity for small events: the Combe de Lancey case study (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Debris-Flow Hazards Mitigation: Mechanics, Prediction, and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Golden, United States. pp.1019-1026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct observation of debris flow trapping in the Claret open check dam on June 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.10659</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of debris flows on structures: practice revisited in light of new scientific result</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème congrès Interpraevent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lucerne, Switzerland. pp.772-780</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining spatial and thematic uncertainty and sensitivity analysis for mountain natural hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spatial Accuracy 2016 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique sédimentaire des torrents sujets au charriage extrême et aux laves torrentielles : monitoring, suivi photogrammétrique et traçage RFID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Spitoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème congrès français de sédimentologie ASF2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France. pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debris flow monitoring in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">River Flow 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland. pp.1589-1595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring debris flow propagation in steep erodible channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riverflow Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01279174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des aléas dans le cadre d'une étude de dangers prototype des digues de protection contre les crues torrentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JFMS 2014. 8èmes journées de la fiabilité des matériaux et des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Aix en Provence, France. pp.237-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New approaches for mountains risks integrated management : application to debris-flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chojnacki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Conference of the International Society for Integrated Disaster Risk Management (IDRiM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Newcastle, United Kingdom. pp.95-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPH modelling of the interaction between free-surface flows of a viscoplastic fluid and a structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MULTIPHASE FLOW 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, A Coruña, Spain. pp.399-408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPH modelling of the interaction between free-surface flows of a viscoplastic fluid and a structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Fluid Structure Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Gran canaria, Spain. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de dangers des digues de protection contre les crues torrentielles : présentation du cas de l'EDD des digues du torrent de La Salle, recommandations et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque National Digues Maritimes et Fluviales de Protection contre les Submersions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty assessment and integrated approach for risk management in mountains: application to debris-flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kaiber da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chojnacki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Lambda Mu conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring and modelling lahar flows at Semeru volcano (Java, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.191-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geomorphic responses of small torrent catchments at a regional scale (Southern French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTERPRAEVENT, 2012, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-frequency monitoring of debris flows in the French Alps: preliminary results of a starting program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Travaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.281-291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty in natural hazards numerical modeling: application of an hybrid approach to debris-flows simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chojnacki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th international conference Interpraevent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.95-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Installation d'un suivi en continu des crues et laves torrentielles dans les Alpes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de Rencontre sur les Dangers Naturels, Institut de Géomatique et d'Analyse du Risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Lausanne, Suisse. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00615484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-frequency monitoring of debris-flows and flash floods in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty analysis : application to debris flow hazard quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chojnacki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sediment budget monitoring of the Manival torrent (French Prealps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaboyedoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Journée de Rencontre sur les Dangers Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Lausanne, Switzerland. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mountain Reservoirs for Snowmaking: a Guideline for Design, Construction, Monitoring and Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Degoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IECS 2010, 8th ICOLD European Club Symposium Dam Safety - Sustainability in a Changing Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Innsbruck, Austria. p. 357 - p. 362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catchment-scale sediment transport in torrents: the case of the Manival (French Prealps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaboyedoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sediment budget of a debris flow event in the French Prealps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaboyedoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Californie, United States. pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debris-flow triggering, run-out and spreading scenario modelling for hazard analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Remaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. van Asch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulations of granular free surface flows using Smooth Particle Hydrodynamics (SPH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly, Vienna, AUT, 13-18 April 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vienne, Austria. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A conveyor belt setup for studying gravitary free-surface flows of complex fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVth International Congress on Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Monterey, United States. pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debris-flow triggering, run-out and spreading scenario modelling for hazard analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Remaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. van Asch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings 1ère Journée 'Alea Gravitaire'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Orléans, France. pp. 77-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental modelling of debris flows using a conveyor belt channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecoulement gravitaire de fluides complexes : modélisation expérimentale des laves torrentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulations of debris flow deposition: insights from the geomorphological analysis of several case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Begueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. van Asch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAG Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Saragosse, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross-calibration of two debris-flow runout models on two clay-shales cathments of Southeast France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Remaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Locat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Int. Symp. on Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rio de Janeiro, Brazil. pp.1367-1373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of numerical simulation of muddy debris-flow spreading to records of real events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hübl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rickenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International conference : debris-flow hazards mitigation : mechanics prediction and assessment, Davos, CHE, 10-12 September 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Switzerland. pp.635-646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torrential hazard assessment using a debris-flow runout model. The case of the Faucon stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Remaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference on fast slope movements, prediction and prevention for risk mitigation, Naples, IT, 11-13 mai 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Naples, Italy. pp.445-451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Example of mud debris-flow hazard assessment, using numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd international conference on debris-flow hazards mitigation, Taïpei, TWN, 16-18 August 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Taiwan. pp.417-424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical modeling of mud debris-flows and risk assessment on a torrent alluvial fan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28 IAHR congress Hydraulic engineering for sustainable water resources management at the turn of the millenium, Graz, AUT, 22-27 August 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Austria. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modélisation des écoulements de laves torrentielles boueuses. De la validation au laboratoire au zonage des risques au terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de rhéologie, Paris, 19-20 mai 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, France. pp.169-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A two-dimensional model for the study of debris-flow spreading on a torrent debris fan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st international conference on " Debris-flow hazards mitigation : mechanics-prediction-and assessment", San Francisco, USA, 7-9 August 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, United States. pp.123-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-dimensional modelling of debris flow spreading on alluvial fans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd international conference on hydroinformatics, Zurich, CHE, 9-13 September 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Switzerland. pp.651-657</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation bidimensionnelle des étalements des laves torrentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire inter-chercheurs. Les modèles au Cemagref : formulation validation pertinence tome1, Gif-sur-Yvette, 12-13 octobre 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, France. pp.171-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical modelling of debris flowdynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the "Pierre Beghin" international workshop on rapid gravitational mass movements, Grenoble, 6-10 décembre 1993</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, France. pp.179-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical modelling of debris flow dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop on floods and inundations related to large earth movements, Trent, ITA, 4-7 October 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Italy. pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques considérations sur l'estimation du débit dans un torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stage hydraulique torrentielle, 21-25 octobre 1991</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, France. pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contamination des eaux souterraines par les nitrates dans la plaine d'Alsace. Incidences de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Carbiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Muntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schenck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nitrates - Agriculture - Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1990, Paris-la-Defense, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the variability of sediment transport processes under outburst flood conditions in mountain streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3365,113 +9007,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpraevent 2024 : Natural hazards in a changing climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale study of Debris-Flow Interactions with a Lateral Debris Basin and Crossings: The Manival Torrent case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Alliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3490,6135 +9132,493 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th international conference on debris-flow hazard mitigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined use of rockfall trajectory simulations and tree impacts observations for rockfall frequency assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of debris flows on structures: practice revisited in light of new scientific results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Congress INTERPRAEVENT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lucerne, Switzerland. pp.226-227, 2016</w:t>
+              <w:t xml:space="preserve">13ème congrès Interpraevent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lucerne, Switzerland. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603558v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of debris flows on structures: practice revisited in light of new scientific results</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined use of rockfall trajectory simulations and tree impacts observations for rockfall frequency assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vargel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès Interpraevent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lucerne, Switzerland. pp.1, 2016</w:t>
+              <w:t xml:space="preserve">13th Congress INTERPRAEVENT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lucerne, Switzerland. pp.226-227, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606138v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse sediment transport and production in torrents: preliminary results of a starting project in the Northern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debris-flow triggering, run-out and spreading scenario modelling for hazard analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Remaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. W. J. van Asch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110085v1</w:t>
-              </w:r>
-[...5640 lines deleted...]
-                <w:t xml:space="preserve">hal-02777699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9855,51 +9855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Office national des forêts (ONF); INRAE; Ministère de la transition écologique et solidaire. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9921,77 +9921,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Interreg Alcotra RESBA. Action 4.2.2 livrable 2. Etude expérimentale de l’influence des débâcles brutales sur le transport solide et la morphologie fluviale en contexte de forte pente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Andréault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE ETNA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10013,64 +10013,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Interreg Alcotra RESBA Action 4.2.2 livrable 1 - Modélisation numérique de l’onde de crue et des changements morphologiques associés à la rupture d’un barrage en terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Picca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10118,51 +10118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Egravats, Commune du Mont-Dore (63). Evaluation de l'aléa relatif aux coulées de boue, glissements de terrain et éboulements rocheux - Définition et chiffrage de solutions de mise en sécurité pour le lotissement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10236,51 +10236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique des écoulements de laves torrentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1994, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10298,77 +10298,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation du transfert de nitrates sur cases lysimetriques. Estimation sur lysimetres, pour deux sols, de l'incidence de l'introduction d'un engrais vert dans une rotation ble-mais sur les flux d'eau et d'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Chapot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRETIE--88334, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10418,51 +10418,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass-Movement Types and Processes: Flow-Like Mass Movements, Debris Flows and Earth Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bardou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10507,541 +10507,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Debris Flow Propagation in Steep Erodible Channels</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand les torrents font des laves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les risques naturels en montagne. Naaim-Bouvet, F., Richard, D. (eds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.246-251, 2015, 978-2-7592-2386-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02083320v1</w:t>
+                <w:t xml:space="preserve">hal-02604493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lave torrentielle du 22 août 2005 sur le Nant d'Armancette</w:t>
+                <w:t xml:space="preserve">Monitoring Debris Flow Propagation in Steep Erodible Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Laigle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coraline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldrich Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les risques naturels en montagne. Naaim-Bouvet, F., Richard, D., (eds)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.103-107, 2015, Engineering Geology for Society and Territory, Volume 3, River basins, Reservoir Sedimentation and Water Resources. G. Lollino et al. (eds.), 978-3-319-09053-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604495v1</w:t>
+                <w:t xml:space="preserve">halshs-02083320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of channel erosion by debris-flows (field observations in the French Alps)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La lave torrentielle du 22 août 2005 sur le Nant d'Armancette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology for Society and Territory, Vol 3: River Basins, Reservoir Sedimentation and Water Resources. G. Lollino et al. (eds.)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les risques naturels en montagne. Naaim-Bouvet, F., Richard, D., (eds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.300-302, 2015, 978-2-7592-2386-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603011v1</w:t>
+                <w:t xml:space="preserve">hal-02604495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les torrents font des laves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spatial variability of channel erosion by debris-flows (field observations in the French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lollino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arattano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les risques naturels en montagne. Naaim-Bouvet, F., Richard, D. (eds)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Geology for Society and Territory, Vol 3: River Basins, Reservoir Sedimentation and Water Resources. G. Lollino et al. (eds.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.97-101, 2015, 978-3-319-09053-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604493v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les torrents, quelques généralités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques naturels en montagne, Naaim-Bouvet, F., Richard, D. (eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.237-243, 2015, 978-2-7592-2386-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11066,77 +11066,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels impacts sur les enjeux humains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques naturels en montagne. Naaim-Bouvet, F., Richard, D. (eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.285-289, 2015, 978-2-7592-2386-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11161,90 +11161,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les laves torrentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Degoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11282,103 +11282,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de l'intéraction entre un écoulement granulaire et un obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Daudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neige, paravalanches et constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science Publications; Lavoisier, pp.249-290, 2010, Mécanique et ingénierie des matériaux, 978-2-7462-2975-4</w:t>
@@ -11420,51 +11420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'onde de submersion du barrage et de ses conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Degoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11528,51 +11528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des aléas spécifiques aux zones de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retenues d'altitude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.71-94, 2009, Savoir faire, 978-2-7592-0353-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11597,51 +11597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs de protection contre les aléas naturels gravitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retenues d'altitude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.196-203, 2009, Savoir faire, 978-2-7592-0353-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11666,51 +11666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des phénomènes torrentiels potentiellement générés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retenues d'altitude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.104-107, 2009, Savoir faire, 978-2-7592-0353-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11885,103 +11885,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'on risque ? 30 idées reçues sur les risques naturels en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Bonnefoy-Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.30, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -12029,51 +12029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, pp.31, 2009, 978-2-7592-0393-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12123,51 +12123,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'onde de rupture d'un barrage: transport solide et potentielles laves torrentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet transfrontalier Italie-France ALCOTRA - RISBA - Rischio degli sbarramenti artificiali - Risques des barrages. Patrocco, D. and Bodrato, G. and Del Vesco, R. and Peyras, L. and Boutry, M. and Ropele, P. and Collé, F. (ed.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.171-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12192,51 +12192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des risques torrentiels dans l’hypothèse d’une rupture de la poche d’eau du glacier de Tête Rousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12293,51 +12293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mathys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12411,51 +12411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ruberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connexion des réseaux de données et mise en commun des connaissances et des expériences pour la gestion des risques d'inondations en région alpine: projet Interreg II France Italie ZANOLINI F., ALZATE L., TURRONI E.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.133-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12512,51 +12512,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation des écoulements gravitaires rapides Application à la gestion du risque « laves torrentielles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Institut national polytechnique de Grenoble (INPG), 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12664,51 +12664,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6979F12E"/>
+    <w:nsid w:val="5DC3DACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12895,51 +12895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-laigle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2236-1339" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131825607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107628534" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077423862" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272207v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Welfringer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nmk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laigle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labb&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13101/ijece.10.56" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083308v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.04.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV72Q8DS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Theule" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaboyedoff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theule" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Travaglini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.06.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243060v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ravanat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-731-2012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouvarel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2011.03.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHCLC75S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595207v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4408/IJEGE.2011-03.B-085" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deroo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.12" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peteuil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.19" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghemmour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lachamp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naaim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-007-9053-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BD35260C2C1D9DAD1BD323272D6E8E9A9A50507/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Hector" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#252;bl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rickenmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mcardell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-005-9021-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rema&#238;tre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2004.09.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K4KTD5N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arattano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deganutti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Marchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2000)126:2(159)" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579061v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461749v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575874v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576380v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Ribet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drouet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koulinski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603558v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vargel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corona" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606138v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rema&#238;tre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. W. J. van Asch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691678v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240864v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431466v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jongmans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130372v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Andr&#233;ault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Girard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130427v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mouchen&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130279v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923118v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983210v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604613v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605958v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupouy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603483v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spitoni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604491v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600187v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279174v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551766v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F&#233;lix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605937v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chojnacki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996977v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598558v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605931v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaiber da Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598089v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lafarge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thouret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344229v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carlin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599487v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605925v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595383v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615484v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ravanat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595215v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596385v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583332v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595214v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595473v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109962v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Asch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591740v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533981v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596535v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361636v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134786v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begueira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasuto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132827v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Locat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581767v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584144v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Malet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ancey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579251v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579064v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577664v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579060v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579063v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581995v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581979v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582098v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578275v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777699v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carbiener" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muntzer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schenck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727550v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033480v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demolis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130033v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Queff&#233;l&#233;an" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130341v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130315v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584073v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chahine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Depinois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorren" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574937v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849452v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chapot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430362v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818234-5.00152-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083320v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_20" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604495v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603011v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lollino" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_19" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604493v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604492v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604494v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604490v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594161v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daudon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596593v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592391v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592394v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592393v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997151v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Koboltschnig" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rudolf-Miklau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoffel Markus" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Mikos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607363v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goetz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592206v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604679v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604634v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591958v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582594v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bianco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruberto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brochot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04431929v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-laigle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2236-1339" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131825607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107628534" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077423862" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272207v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Welfringer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nmk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.04.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV72Q8DS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laigle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labb&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13101/ijece.10.56" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Theule" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaboyedoff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599060v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Travaglini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theule" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.06.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ravanat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-731-2012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4408/IJEGE.2011-03.B-085" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595078v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouvarel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2011.03.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHCLC75S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deroo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.12" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peteuil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.19" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghemmour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lachamp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naaim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-007-9053-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BD35260C2C1D9DAD1BD323272D6E8E9A9A50507/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Hector" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#252;bl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rickenmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mcardell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-005-9021-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rema&#238;tre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2004.09.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K4KTD5N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arattano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deganutti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Marchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2000)126:2(159)" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461749v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575874v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576380v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432354v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Ribet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drouet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koulinski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240864v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697359v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jongmans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130372v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Andr&#233;ault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Girard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130427v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mouchen&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130279v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983210v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604613v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605958v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupouy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spitoni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600187v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279174v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604491v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605937v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chojnacki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551766v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F&#233;lix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605931v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaiber da Silva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598089v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lafarge" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thouret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344229v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carlin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599487v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615484v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ravanat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595215v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596385v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595383v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583332v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595214v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595473v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109962v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rema&#238;tre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Asch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591740v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591285v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533981v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596535v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361636v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134786v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begueira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasuto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132827v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Locat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581767v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584144v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Malet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ancey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579251v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579064v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577664v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579060v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579063v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581995v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581979v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582098v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578275v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777699v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carbiener" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muntzer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schenck" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725974v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430979v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606138v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603558v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vargel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corona" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591859v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110085v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. W. J. van Asch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727550v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033480v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demolis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130033v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Queff&#233;l&#233;an" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130341v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130315v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584073v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chahine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Depinois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorren" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574937v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849452v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chapot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430362v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818234-5.00152-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604493v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083320v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_20" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604495v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603011v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lollino" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_19" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604492v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604494v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604490v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594161v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daudon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596593v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592391v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592394v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592393v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997151v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Koboltschnig" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rudolf-Miklau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoffel Markus" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Mikos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607363v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goetz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592206v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604679v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604634v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591958v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582594v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bianco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruberto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brochot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04431929v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>