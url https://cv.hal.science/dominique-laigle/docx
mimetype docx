--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -189,77 +189,5944 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainfall intensity-duration threshold of debris flows in the Réal Torrent from rain gauges and radar data: comparison and transposability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Welfringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-11227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productions sédimentaires d'une crue extrême : exemple des têtes de bassin de la Vésubie au cours de la tempête Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Welfringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Aoste, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small-Scale Study of Debris-Flow Interactions with a Lateral Debris Basin and Crossings: The Manival Torrent Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koulinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interpraevent 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vienna, Austria. pp.452-457</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental study of the variability of sediment transport processes under outburst flood conditions in mountain streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interpraevent 2024 : Natural hazards in a changing climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small-scale study of Debris-Flows Interactions with a Lateral Debris Basin and Crossings: The Manival Torrent case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koulinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Torino, Italy. pp.02001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202341502001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélioration de la gestion et du dimensionnement des plages de dépôt : modélisation physique sur le torrent du Manival (Isère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koulinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.453867</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring dedicated to the set up of an alert system for landslide triggered debris flows: the Valloire case study (Savoie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th Interpraevent 2021 "Natural hazards in a changing world"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bergen (online), Norway. pp.326-328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode pour la modélisation des sédiments déclenchés par la rupture d'un barrage en terre. Projet Interreg Alcotra RESBA. WP 4.2.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Andréault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Picca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire final du projet Interreg Alcotra RESBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Torino, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire final des projets SIMOTER - projet SIMOTER 2 - POIA - FNADT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Bonnefoy-Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Mouchené</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire final des projets SIMOTER - programmes POIA - FNADT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of a debris retention basin enabling sediment continuity for small events: the Combe de Lancey case study (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Debris-Flow Hazards Mitigation: Mechanics, Prediction, and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Golden, United States. pp.1019-1026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementation of an integrated management strategy to deal with landslide triggered debris flows: the Valloire case study (Savoie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Debris Flow Hazard Mitigation 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Golden (Colorado), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct observation of debris flow trapping in the Claret open check dam on June 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.10659</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of debris flows on structures: practice revisited in light of new scientific result</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème congrès Interpraevent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lucerne, Switzerland. pp.772-780</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining spatial and thematic uncertainty and sensitivity analysis for mountain natural hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spatial Accuracy 2016 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique sédimentaire des torrents sujets au charriage extrême et aux laves torrentielles : monitoring, suivi photogrammétrique et traçage RFID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Spitoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème congrès français de sédimentologie ASF2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France. pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des aléas dans le cadre d'une étude de dangers prototype des digues de protection contre les crues torrentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JFMS 2014. 8èmes journées de la fiabilité des matériaux et des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Aix en Provence, France. pp.237-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debris flow monitoring in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">River Flow 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland. pp.1589-1595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring debris flow propagation in steep erodible channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riverflow Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01279174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de dangers des digues de protection contre les crues torrentielles : présentation du cas de l'EDD des digues du torrent de La Salle, recommandations et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque National Digues Maritimes et Fluviales de Protection contre les Submersions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New approaches for mountains risks integrated management : application to debris-flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chojnacki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Conference of the International Society for Integrated Disaster Risk Management (IDRiM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Newcastle, United Kingdom. pp.95-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPH modelling of the interaction between free-surface flows of a viscoplastic fluid and a structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Fluid Structure Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Gran canaria, Spain. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPH modelling of the interaction between free-surface flows of a viscoplastic fluid and a structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MULTIPHASE FLOW 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, A Coruña, Spain. pp.399-408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty assessment and integrated approach for risk management in mountains: application to debris-flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kaiber da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chojnacki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Lambda Mu conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring and modelling lahar flows at Semeru volcano (Java, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.191-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geomorphic responses of small torrent catchments at a regional scale (Southern French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTERPRAEVENT, 2012, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-frequency monitoring of debris flows in the French Alps: preliminary results of a starting program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Travaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.281-291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty in natural hazards numerical modeling: application of an hybrid approach to debris-flows simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chojnacki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th international conference Interpraevent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.95-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sediment budget monitoring of the Manival torrent (French Prealps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaboyedoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Journée de Rencontre sur les Dangers Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Lausanne, Switzerland. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Installation d'un suivi en continu des crues et laves torrentielles dans les Alpes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de Rencontre sur les Dangers Naturels, Institut de Géomatique et d'Analyse du Risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Lausanne, Suisse. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00615484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-frequency monitoring of debris-flows and flash floods in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty analysis : application to debris flow hazard quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chojnacki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mountain Reservoirs for Snowmaking: a Guideline for Design, Construction, Monitoring and Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Degoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IECS 2010, 8th ICOLD European Club Symposium Dam Safety - Sustainability in a Changing Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Innsbruck, Austria. p. 357 - p. 362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catchment-scale sediment transport in torrents: the case of the Manival (French Prealps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaboyedoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sediment budget of a debris flow event in the French Prealps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaboyedoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Californie, United States. pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulations of granular free surface flows using Smooth Particle Hydrodynamics (SPH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly, Vienna, AUT, 13-18 April 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vienne, Austria. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A conveyor belt setup for studying gravitary free-surface flows of complex fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVth International Congress on Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Monterey, United States. pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debris-flow triggering, run-out and spreading scenario modelling for hazard analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Remaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. van Asch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings 1ère Journée 'Alea Gravitaire'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Orléans, France. pp. 77-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debris-flow triggering, run-out and spreading scenario modelling for hazard analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Remaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. van Asch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental modelling of debris flows using a conveyor belt channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecoulement gravitaire de fluides complexes : modélisation expérimentale des laves torrentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulations of debris flow deposition: insights from the geomorphological analysis of several case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Begueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. van Asch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAG Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Saragosse, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross-calibration of two debris-flow runout models on two clay-shales cathments of Southeast France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Remaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Locat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Int. Symp. on Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rio de Janeiro, Brazil. pp.1367-1373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of numerical simulation of muddy debris-flow spreading to records of real events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hübl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rickenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International conference : debris-flow hazards mitigation : mechanics prediction and assessment, Davos, CHE, 10-12 September 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Switzerland. pp.635-646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torrential hazard assessment using a debris-flow runout model. The case of the Faucon stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Remaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference on fast slope movements, prediction and prevention for risk mitigation, Naples, IT, 11-13 mai 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Naples, Italy. pp.445-451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Example of mud debris-flow hazard assessment, using numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd international conference on debris-flow hazards mitigation, Taïpei, TWN, 16-18 August 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Taiwan. pp.417-424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical modeling of mud debris-flows and risk assessment on a torrent alluvial fan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28 IAHR congress Hydraulic engineering for sustainable water resources management at the turn of the millenium, Graz, AUT, 22-27 August 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Austria. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modélisation des écoulements de laves torrentielles boueuses. De la validation au laboratoire au zonage des risques au terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de rhéologie, Paris, 19-20 mai 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, France. pp.169-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A two-dimensional model for the study of debris-flow spreading on a torrent debris fan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st international conference on " Debris-flow hazards mitigation : mechanics-prediction-and assessment", San Francisco, USA, 7-9 August 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, United States. pp.123-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-dimensional modelling of debris flow spreading on alluvial fans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd international conference on hydroinformatics, Zurich, CHE, 9-13 September 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Switzerland. pp.651-657</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation bidimensionnelle des étalements des laves torrentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire inter-chercheurs. Les modèles au Cemagref : formulation validation pertinence tome1, Gif-sur-Yvette, 12-13 octobre 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, France. pp.171-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical modelling of debris flowdynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the "Pierre Beghin" international workshop on rapid gravitational mass movements, Grenoble, 6-10 décembre 1993</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, France. pp.179-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical modelling of debris flow dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop on floods and inundations related to large earth movements, Trent, ITA, 4-7 October 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Italy. pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques considérations sur l'estimation du débit dans un torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stage hydraulique torrentielle, 21-25 octobre 1991</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, France. pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contamination des eaux souterraines par les nitrates dans la plaine d'Alsace. Incidences de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Carbiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Muntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schenck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nitrates - Agriculture - Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1990, Paris-la-Defense, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment yields during a catastrophic flood: Example of the Vésubie tributaries during Storm Alex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Welfringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -268,9351 +6135,3709 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Torrents, 31 (4), pp.20319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14nmk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall control of debris-flow triggering in the Réal Torrent, Southern French Prealps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPH-based numerical study of the impact of mudflows on obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.04.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Erosion Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.55-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13101/ijece.10.56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-02083308v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPH-based numerical study of the impact of mudflows on obstacles</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rainfall control of debris-flow triggering in the Réal Torrent, Southern French Prealps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldrich Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Erosion Control Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13101/ijece.10.56⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 291, pp.17-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604523v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel scour and fill by debris flows and bedload transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.I. Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jaboyedoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 243, pp.92-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency monitoring of debris-flow propagation along the Réal Torrent, Southern French Prealps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">High-frequency monitoring of debris-flows propagation in the Réal Torrent, Southern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Travaglini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 201, pp.157-171. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 201, pp.157-171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599060v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01220649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash floods and debris flows monitoring in the French Alps</w:t>
+                <w:t xml:space="preserve">High-frequency monitoring of debris-flow propagation along the Réal Torrent, Southern French Prealps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Ravanat</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Travaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memoires de la Societe Vaudoise des Sciences Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 201, pp.157-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01243060v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency monitoring of debris-flows propagation in the Réal Torrent, Southern French Alps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Flash floods and debris flows monitoring in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Travaglini</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 201, pp.157-171</w:t>
+              <w:t xml:space="preserve">Memoires de la Societe Vaudoise des Sciences Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.83-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01220649v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01243060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment budget monitoring of debris-flow and bedload transport in the Manival Torrent, SE France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.I. Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jaboyedoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12, p. 731 - p. 749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-12-731-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment budget monitoring of a debris-flow torrent (French Prealps)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations of granular free-surface flows using smoothed particle hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Jaboyedoff</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Engineering Geology and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4408/IJEGE.2011-03.B-085⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166 (12-13), pp.698-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2011.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595207v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of granular free-surface flows using smoothed particle hydrodynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Sediment budget monitoring of a debris-flow torrent (French Prealps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaboyedoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2011.03.007⟩</w:t>
+              <w:t xml:space="preserve">Italian Journal of Engineering Geology and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.779-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4408/IJEGE.2011-03.B-085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02595078v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retenues d'altitude pour la production de neige de culture : recommandations pour la conception, la réalisation, la surveillance et la réhabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Degoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Deroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2, p. 92 - p. 100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.2.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'aléa « lave torrentielle » sur le cône de déjection du torrent du Rioulong (Hautes-Pyrénées) : une approche par scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2, p. 152 - p. 163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.2.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulées gravitaires de fluides viscoplastiques: une étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghemmour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 158 (1-3), pp.54-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPH-based numerical investigation of mudflow and other complex fluid flow interactions with structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lachamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 11 (4), pp.297-306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10596-007-9053-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confrontation de la simulation numérique de l'étalement de laves torrentielles boueuses à des observations d'événements réels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Comparaison de modèles 2D de simulation des laves torrentielles à des événements de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rickenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mcardell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hübl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Rickenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10 (2), pp.241-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10596-005-9021-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588817v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de modèles 2D de simulation des laves torrentielles à des événements de terrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Confrontation de la simulation numérique de l'étalement de laves torrentielles boueuses à des observations d'événements réels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hübl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rickenmann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Hübl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.105-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587934v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of 2D debris-flow simulation models with field events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rickenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mcardell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hübl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 10 (2), pp.241-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triggering conditions and mobility of debris flows associated to complex earthflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Remaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 66, pp.215-235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2004.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02584143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulées de boue et avalanches virtuelles : un outil visuel de communication et de caractérisation pour les risques naturels en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saramito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, spécial Risques naturels et aménagement du territoire, pp.127--136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00537483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the effect of defence structures on granular flows using SPH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Simulation of the effect on defence structures on granular flows using SPH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lachamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 2 (3/4), pp.203-209</w:t>
+              <w:t xml:space="preserve">, 2002, 2, pp.203-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330888v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the effect on defence structures on granular flows using SPH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Simulation of the effect of defence structures on granular flows using SPH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lachamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 2, pp.203-209</w:t>
+              <w:t xml:space="preserve">, 2002, 2 (3/4), pp.203-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580839v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct determination of rheological characteristics of debris flow-discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arattano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deganutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Marchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 126 (2), pp.158-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9429(2000)126:2(159)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation des écoulements de laves torrentielles boueuses - De la validation en laboratoire au zonage des risques sur le terrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Direct determination of rheological characteristics of debris flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arattano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deganutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Marchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 15, p. 79 - p. 88</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 124 (8), pp.865-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461749v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct determination of rheological characteristics of debris flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">La modélisation des écoulements de laves torrentielles boueuses - De la validation en laboratoire au zonage des risques sur le terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lara Marchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 124 (8), pp.865-868</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 15, p. 79 - p. 88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579061v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of mudflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 123 (7), pp.617-623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des laves torrentielles sur modèle réduit en similitude des phénomènes naturels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Modélisation numérique des écoulements de laves torrentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 3, pp.44-49</w:t>
+              <w:t xml:space="preserve">, 1994, 3, pp.50-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02576583v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique des écoulements de laves torrentielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Etude des laves torrentielles sur modèle réduit en similitude des phénomènes naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 3, pp.50-56</w:t>
+              <w:t xml:space="preserve">, 1994, 3, pp.44-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5647 lines deleted...]
-                <w:t xml:space="preserve">hal-02777699v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the variability of sediment transport processes under outburst flood conditions in mountain streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Ribet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpraevent 2024 : Natural hazards in a changing climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale study of Debris-Flow Interactions with a Lateral Debris Basin and Crossings: The Manival Torrent case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Alliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koulinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th international conference on debris-flow hazard mitigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of debris flows on structures: practice revisited in light of new scientific results</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined use of rockfall trajectory simulations and tree impacts observations for rockfall frequency assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vargel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès Interpraevent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lucerne, Switzerland. pp.1, 2016</w:t>
+              <w:t xml:space="preserve">13th Congress INTERPRAEVENT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lucerne, Switzerland. pp.226-227, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606138v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined use of rockfall trajectory simulations and tree impacts observations for rockfall frequency assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of debris flows on structures: practice revisited in light of new scientific results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Congress INTERPRAEVENT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lucerne, Switzerland. pp.226-227, 2016</w:t>
+              <w:t xml:space="preserve">13ème congrès Interpraevent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lucerne, Switzerland. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603558v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse sediment transport and production in torrents: preliminary results of a starting project in the Northern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debris-flow triggering, run-out and spreading scenario modelling for hazard analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Remaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. W. J. van Asch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9622,779 +9847,779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet 5.3.3 PAPROG / DFOGP Déclenchement de laves torrentielles en conditions de débâcles glaciaires, action 5.3 Risques en montagne du Programme MTECT (DGPR/SRNH) – INRAE 2022 Connaissance et prévention des risques naturels et hydrauliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut des géosciences de l'environnement (IGE), 38000 Grenoble; Inrae. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d'analyse des aléas en cas de déclenchement de laves torrentielles suite à une débâcle d'OGP - Rapport phase 2 : étude sur le cas documenté de la catastrophe de Tête Rousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Demolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ONF-RTM. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des ruptures de barrages issus de glissements de terrain MTES actions ONF-B5 et INRAE-5.3.6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quefféléan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Office national des forêts (ONF); INRAE; Ministère de la transition écologique et solidaire. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Interreg Alcotra RESBA. Action 4.2.2 livrable 2. Etude expérimentale de l’influence des débâcles brutales sur le transport solide et la morphologie fluviale en contexte de forte pente</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Projet Interreg Alcotra RESBA Action 4.2.2 livrable 1 - Modélisation numérique de l’onde de crue et des changements morphologiques associés à la rupture d’un barrage en terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE ETNA. 2020</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Picca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR-ETNA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130341v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Interreg Alcotra RESBA Action 4.2.2 livrable 1 - Modélisation numérique de l’onde de crue et des changements morphologiques associés à la rupture d’un barrage en terre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Projet Interreg Alcotra RESBA. Action 4.2.2 livrable 2. Etude expérimentale de l’influence des débâcles brutales sur le transport solide et la morphologie fluviale en contexte de forte pente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Andréault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR-ETNA. 2020</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE ETNA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130315v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Egravats, Commune du Mont-Dore (63). Evaluation de l'aléa relatif aux coulées de boue, glissements de terrain et éboulements rocheux - Définition et chiffrage de solutions de mise en sécurité pour le lotissement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Depinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BRGM/RP-53442-FR, irstea; BRGM (Bureau de recherches géologiques et minières). 2004, pp.207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02584073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique des écoulements de laves torrentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1994, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation du transfert de nitrates sur cases lysimetriques. Estimation sur lysimetres, pour deux sols, de l'incidence de l'introduction d'un engrais vert dans une rotation ble-mais sur les flux d'eau et d'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Chapot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRETIE--88334, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02849452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10404,1346 +10629,1346 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass-Movement Types and Processes: Flow-Like Mass Movements, Debris Flows and Earth Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bardou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John (Jack) F. Shroder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treatise on Geomorphology 2nd Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Elsevier, pp.61-84, 2022, Mass-Movement Geomorphology, 978-0-12-818235-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-818234-5.00152-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les torrents font des laves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques naturels en montagne. Naaim-Bouvet, F., Richard, D. (eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.246-251, 2015, 978-2-7592-2386-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Debris Flow Propagation in Steep Erodible Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oldrich Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.103-107, 2015, Engineering Geology for Society and Territory, Volume 3, River basins, Reservoir Sedimentation and Water Resources. G. Lollino et al. (eds.), 978-3-319-09053-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02083320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lave torrentielle du 22 août 2005 sur le Nant d'Armancette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques naturels en montagne. Naaim-Bouvet, F., Richard, D., (eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.300-302, 2015, 978-2-7592-2386-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of channel erosion by debris-flows (field observations in the French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lollino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arattano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology for Society and Territory, Vol 3: River Basins, Reservoir Sedimentation and Water Resources. G. Lollino et al. (eds.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.97-101, 2015, 978-3-319-09053-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les torrents, quelques généralités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques naturels en montagne, Naaim-Bouvet, F., Richard, D. (eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.237-243, 2015, 978-2-7592-2386-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels impacts sur les enjeux humains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques naturels en montagne. Naaim-Bouvet, F., Richard, D. (eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.285-289, 2015, 978-2-7592-2386-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les laves torrentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Degoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Torrents et rivières de montagne. Dynamique et aménagements. Recking, A., Richard, D., Degoutte, G. (eds.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.200-266, 2013, Savoir faire, 978-2-7592-1999-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de l'intéraction entre un écoulement granulaire et un obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Daudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neige, paravalanches et constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science Publications; Lavoisier, pp.249-290, 2010, Mécanique et ingénierie des matériaux, 978-2-7462-2975-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'onde de submersion du barrage et de ses conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Degoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retenues d'altitude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.95-107, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des aléas spécifiques aux zones de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retenues d'altitude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.71-94, 2009, Savoir faire, 978-2-7592-0353-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs de protection contre les aléas naturels gravitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retenues d'altitude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.196-203, 2009, Savoir faire, 978-2-7592-0353-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des phénomènes torrentiels potentiellement générés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retenues d'altitude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.104-107, 2009, Savoir faire, 978-2-7592-0353-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11753,353 +11978,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13th International INTERPRAEVENT Congress Lucerne, Switzerland 30 May - 2 June 2016, ISBN 978-3-901164-24-8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gernot Koboltschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rudolf-Miklau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoffel Markus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matjaz Mikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'on risque ? 30 idées reçues sur les risques naturels en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Bonnefoy-Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.30, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques et impacts des retenues d'altitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, pp.31, 2009, 978-2-7592-0393-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12109,386 +12334,386 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'onde de rupture d'un barrage: transport solide et potentielles laves torrentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet transfrontalier Italie-France ALCOTRA - RISBA - Rischio degli sbarramenti artificiali - Risques des barrages. Patrocco, D. and Bodrato, G. and Del Vesco, R. and Peyras, L. and Boutry, M. and Ropele, P. and Collé, F. (ed.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.171-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des risques torrentiels dans l’hypothèse d’une rupture de la poche d’eau du glacier de Tête Rousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifier le transport solide dans un petit bassin versant et les évolutions morphologiques d'un bief de rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mathys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en commun des méthodes et connaissances sur les processus de laves torrentielles pour la protection des zones habitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ruberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connexion des réseaux de données et mise en commun des connaissances et des expériences pour la gestion des risques d'inondations en région alpine: projet Interreg II France Italie ZANOLINI F., ALZATE L., TURRONI E.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.133-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12498,105 +12723,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation des écoulements gravitaires rapides Application à la gestion du risque « laves torrentielles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Institut national polytechnique de Grenoble (INPG), 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04431929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId278"/>
+      <w:footerReference w:type="default" r:id="rId281"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12664,51 +12889,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DC3DACD"/>
+    <w:nsid w:val="546AED7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12895,51 +13120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-laigle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2236-1339" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131825607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107628534" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077423862" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272207v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Welfringer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nmk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.04.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV72Q8DS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laigle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labb&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13101/ijece.10.56" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Theule" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaboyedoff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599060v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Travaglini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theule" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.06.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ravanat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-731-2012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4408/IJEGE.2011-03.B-085" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595078v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouvarel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2011.03.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHCLC75S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deroo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.12" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peteuil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.19" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghemmour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lachamp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naaim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-007-9053-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BD35260C2C1D9DAD1BD323272D6E8E9A9A50507/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Hector" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#252;bl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rickenmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mcardell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-005-9021-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rema&#238;tre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2004.09.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K4KTD5N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arattano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deganutti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Marchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2000)126:2(159)" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461749v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575874v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576380v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432354v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Ribet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drouet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koulinski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240864v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697359v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jongmans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130372v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Andr&#233;ault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Girard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130427v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mouchen&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130279v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983210v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604613v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605958v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupouy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spitoni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600187v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279174v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604491v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605937v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chojnacki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551766v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F&#233;lix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605931v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaiber da Silva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598089v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lafarge" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thouret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344229v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carlin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599487v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615484v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ravanat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595215v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596385v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595383v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583332v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595214v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595473v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109962v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rema&#238;tre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Asch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591740v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591285v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533981v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596535v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361636v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134786v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begueira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasuto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132827v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Locat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581767v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584144v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Malet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ancey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579251v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579064v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577664v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579060v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579063v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581995v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581979v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582098v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578275v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777699v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carbiener" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muntzer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schenck" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725974v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430979v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606138v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603558v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vargel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corona" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591859v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110085v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. W. J. van Asch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727550v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033480v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demolis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130033v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Queff&#233;l&#233;an" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130341v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130315v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584073v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chahine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Depinois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorren" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574937v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849452v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chapot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430362v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818234-5.00152-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604493v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083320v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_20" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604495v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603011v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lollino" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_19" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604492v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604494v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604490v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594161v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daudon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596593v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592391v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592394v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592393v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997151v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Koboltschnig" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rudolf-Miklau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoffel Markus" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Mikos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607363v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goetz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592206v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604679v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604634v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591958v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582594v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bianco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruberto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brochot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04431929v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-laigle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2236-1339" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131825607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107628534" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077423862" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618992v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Welfringer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-11227" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619014v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691678v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drouet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koulinski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Ribet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240864v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697359v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laigle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jongmans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130372v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Andr&#233;ault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130427v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mouchen&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130279v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labb&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupouy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spitoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604491v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F&#233;lix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605937v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chojnacki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaiber da Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598089v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lafarge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thouret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344229v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carlin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theule" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Travaglini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605925v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595383v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaboyedoff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ravanat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596385v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595214v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595473v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591740v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouvarel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591285v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghemmour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rema&#238;tre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Asch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109962v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596535v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361636v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134786v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begueira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasuto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132827v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rema&#238;tre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Locat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Hector" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#252;bl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rickenmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584144v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Malet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ancey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579251v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Marchi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579064v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577664v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579060v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581995v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581979v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582098v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777699v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carbiener" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muntzer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schenck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272207v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nmk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13101/ijece.10.56" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083308v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.04.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV72Q8DS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601353v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Theule" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220649v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599060v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.06.017" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243060v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ravanat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737846v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-731-2012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595078v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2011.03.007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHCLC75S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595207v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4408/IJEGE.2011-03.B-085" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545530v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deroo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.12" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538853v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peteuil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.2.19" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591564v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589734v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lachamp" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naaim" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-007-9053-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BD35260C2C1D9DAD1BD323272D6E8E9A9A50507/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587934v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mcardell" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-005-9021-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588817v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000729v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584143v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2004.09.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K4KTD5N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537483v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580839v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330888v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579062v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arattano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deganutti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2000)126:2(159)" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579061v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461749v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575874v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576380v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576583v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725974v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430979v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603558v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vargel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corona" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606138v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591859v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110085v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. W. J. van Asch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727550v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033480v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demolis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130033v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Queff&#233;l&#233;an" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130315v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584073v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chahine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Depinois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorren" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574937v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849452v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chapot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430362v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818234-5.00152-8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604493v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083320v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_20" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604495v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603011v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lollino" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_19" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604492v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604494v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604490v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594161v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daudon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596593v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592391v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592394v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592393v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997151v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Koboltschnig" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rudolf-Miklau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoffel Markus" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Mikos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607363v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goetz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592206v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604679v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604634v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591958v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582594v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bianco" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruberto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brochot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04431929v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>