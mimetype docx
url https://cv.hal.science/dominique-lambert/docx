--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1510,295 +1510,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and application of hydrometeor classification algorithm outputs inferred from multi-frequency dual-polarimetric radar observations collected during HyMeX</w:t>
+                <w:t xml:space="preserve">Interactions aérosols- rayonnement-climat en région méditerranéenne Impact de l'effet radiatif direct sur le cycle de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Ribaud</w:t>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bousquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lambert</w:t>
+                <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Ducrocq</w:t>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2589⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.29-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/57860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240478v1</w:t>
+                <w:t xml:space="preserve">insu-01233173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions aérosols- rayonnement-climat en région méditerranéenne Impact de l'effet radiatif direct sur le cycle de l'eau</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation and application of hydrometeor classification algorithm outputs inferred from multi-frequency dual-polarimetric radar observations collected during HyMeX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nabat</w:t>
+                <w:t xml:space="preserve">Jean François Ribaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Formenti</w:t>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Sciare</w:t>
+                <w:t xml:space="preserve">Veronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91, pp.29-38. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, pp.95 - 107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/57860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.2589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01233173v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble simulations with perturbed physical parametrizations: Pre-HyMeX case studies</w:t>
               </w:r>
@@ -2472,51 +2472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Belamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2561,299 +2561,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy precipitation events in the Mediterranean: sensitivity to cloud physics parameterisation uncertainties</w:t>
+                <w:t xml:space="preserve">Tropical transition of a Mediterranean storm by jet crossing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fresnay S.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Hally</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pantillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Garnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Lambert</w:t>
+                <w:t xml:space="preserve">Evelyne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-12-2671-2012⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 138 (664), pp.596-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006586v1</w:t>
+                <w:t xml:space="preserve">hal-01006505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical transition of a Mediterranean storm by jet crossing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heavy precipitation events in the Mediterranean: sensitivity to cloud physics parameterisation uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Claud</w:t>
+                <w:t xml:space="preserve">Fresnay S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.960⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.2671-2688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-12-2671-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01006505v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightning ground flash patterns over Paris aera between 192 and 2003: influence of pollution</w:t>
               </w:r>
@@ -3467,295 +3467,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the numerical prediction of a cyclone in the Mediterranean by local potential vorticity modifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Cyprim, partie I : Cyclogenèses et précipitations intenses en région méditerranéenne : origines et caractéristiques. - Cyclogenesis and heavy precipitations in the Mediterranean area: origins and characteristics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Argence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Argence</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Arbogast</w:t>
+                <w:t xml:space="preserve">Bruno Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.422⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66, pp.18-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/28828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991973v1</w:t>
+                <w:t xml:space="preserve">insu-00448250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Cyprim, partie I : Cyclogenèses et précipitations intenses en région méditerranéenne : origines et caractéristiques. - Cyclogenesis and heavy precipitations in the Mediterranean area: origins and characteristics.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+                <w:t xml:space="preserve">Improving the numerical prediction of a cyclone in the Mediterranean by local potential vorticity modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Argence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Joly</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 66, pp.18-28. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 135, pp.865-879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/28828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00448250v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study of an intense rainfall episode in Corsica, 14 September 2006</w:t>
               </w:r>
@@ -3832,90 +3832,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of initial condition uncertainties on the predictability of heavy rainfall in the Mediterranean: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Argence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Söhne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4014,51 +4014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Söhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7, pp.257. </w:t>
@@ -4109,51 +4109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective evaluation of mesoscale simulations of the Algiers 2001 flash flood by the model-to-satellite approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Söhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Argence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5748,51 +5748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hausknost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coquillat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;deboy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Guibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2026.108783" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Baggio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Pujol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pantillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Filippi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JH000709" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450277v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Houel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Prieur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023ea003354" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04465843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pard&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kreitz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2023-0016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863742v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2022.106227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387855v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Guibert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-5765-2019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Kolma&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Santol&#237;k" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21972-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheffknecht" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3140" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864256v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campistron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doerenbecher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2749" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2795" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Adler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kohler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Handwerker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wieser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2545" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240478v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ribaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ducrocq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2589" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864264v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hally" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fresnay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2257" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864263v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Tr&#228;umner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0542" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109020v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molinie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llasat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-3043-2013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006586v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresnay S." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2671-2012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.960" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQH6QTM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766941v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Boussaton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Buguet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ribaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2012.10.032" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-26-125-2011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993297v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-010-0081-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/476D14C48D7C033E04DAD7E297CEFF7118CF7636/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864301v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Argence" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31993" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0328-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H34KKW12-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991973v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Argence" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Arbogast" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.422" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Joly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28828" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-16-125-2008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254662v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#246;hne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.314" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328606v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#246;hne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-7-251-2006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328604v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-7-247-2006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327979v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ravetta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mascart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-5-10301-2005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138153v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnadille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mascart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.03.37" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734059v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#466;me Donnadille" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Cammas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712757704" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775327v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gall" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712757703" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731453v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thoumieux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712656616" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731451v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;nech" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Druilhet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712555408" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731450v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712555407" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731434v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97jc02199" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWPZML4Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731435v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupuis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;nech" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Druilhet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97jc03758" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TFJXRW3B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731439v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kwon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC02207" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284958v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Visage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00585-996-0986-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hausknost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coquillat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;deboy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Guibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2026.108783" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Baggio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Pujol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pantillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Filippi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JH000709" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450277v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Houel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Prieur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023ea003354" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04465843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pard&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kreitz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2023-0016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863742v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2022.106227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387855v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Guibert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-5765-2019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Kolma&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Santol&#237;k" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21972-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheffknecht" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3140" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864256v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campistron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doerenbecher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2749" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2795" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Adler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kohler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Handwerker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wieser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2545" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ribaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ducrocq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2589" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864264v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hally" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fresnay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2257" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864263v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Tr&#228;umner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0542" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109020v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molinie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llasat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-3043-2013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006505v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.960" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQH6QTM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006586v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresnay S." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2671-2012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766941v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Boussaton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Buguet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ribaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2012.10.032" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-26-125-2011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993297v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-010-0081-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/476D14C48D7C033E04DAD7E297CEFF7118CF7636/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864301v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Argence" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31993" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0328-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H34KKW12-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448250v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Joly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28828" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991973v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Argence" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Arbogast" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.422" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-16-125-2008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254662v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#246;hne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.314" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328606v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#246;hne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-7-251-2006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328604v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-7-247-2006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327979v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ravetta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mascart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-5-10301-2005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138153v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnadille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mascart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.03.37" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734059v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#466;me Donnadille" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Cammas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712757704" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775327v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gall" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712757703" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731453v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thoumieux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712656616" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731451v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;nech" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Druilhet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712555408" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731450v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712555407" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731434v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97jc02199" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWPZML4Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731435v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupuis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;nech" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Druilhet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97jc03758" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TFJXRW3B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731439v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kwon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC02207" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284958v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Visage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00585-996-0986-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>