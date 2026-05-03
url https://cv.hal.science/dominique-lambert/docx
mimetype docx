--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -66,5542 +66,5676 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Saharan dust and elevated convection can produce negative dipole charge structure ?</w:t>
+                <w:t xml:space="preserve">Improving Prediction of Heavy Rainfall in the Mediterranean with Neural Networks Using Both Observation and Numerical Weather Prediction Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Hausknost</w:t>
+                <w:t xml:space="preserve">Killian Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Coquillat</w:t>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pédeboy</w:t>
+                <w:t xml:space="preserve">Jean-François Muzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre De Guibert</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 335, pp.108783. </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence for the Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5 (2), pp.e250031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2026.108783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/aies-d-25-0031.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528215v1</w:t>
+                <w:t xml:space="preserve">hal-05596752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local wind speed forecasting at short time horizons based on Numerical Weather Prediction and observations from surrounding stations</w:t>
+                <w:t xml:space="preserve">How Saharan dust and elevated convection can produce negative dipole charge structure ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Baggio</w:t>
+                <w:t xml:space="preserve">Gabriel Hausknost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Pujol</w:t>
+                <w:t xml:space="preserve">Sylvain Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Pantillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lambert</w:t>
+                <w:t xml:space="preserve">Stéphane Pédeboy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐baptiste Filippi</w:t>
+                <w:t xml:space="preserve">Pierre De Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Machine Learning and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 2 (4), </w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 335, pp.108783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025JH000709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2026.108783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376698v1</w:t>
+                <w:t xml:space="preserve">hal-05528215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Properties of Vertical Dominant Charge Structures Observed in Corsican Thunderstorms With a LMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local wind speed forecasting at short time horizons based on Numerical Weather Prediction and observations from surrounding stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Houel</w:t>
+                <w:t xml:space="preserve">Florian Pantillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Defer</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean‐baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023ea003354⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Machine Learning and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 2 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JH000709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450277v1</w:t>
+                <w:t xml:space="preserve">hal-05376698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte d'une anomalie électrique dans des orages méditerranéens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Coquillat</w:t>
+                <w:t xml:space="preserve">Electrical Properties of Vertical Dominant Charge Structures Observed in Corsican Thunderstorms With a LMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Pont</w:t>
+                <w:t xml:space="preserve">Eric Defer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Pardé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pédeboy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2023-0016⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.e2023EA003354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023ea003354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-04465843v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six years of electrified convection over the island of Corsica monitored by SAETTA: General trends and anomalously electrified thunderstorms during African dust south flow events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Découverte d'une anomalie électrique dans des orages méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Pardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Kreitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lambert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Pardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2022.106227⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120, pp.046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2023-0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03863742v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-04465843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAETTA: high-resolution 3-D mapping of the total lightning activity in the Mediterranean Basin over Corsica, with a focus on a mesoscale convective system event</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Six years of electrified convection over the island of Corsica monitored by SAETTA: General trends and anomalously electrified thunderstorms during African dust south flow events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Guibert</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Pardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (11), pp.5765-5790. </w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 275, pp.106227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-12-5765-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2022.106227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387855v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03863742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightning initiation: Strong pulses of VHF radiation accompany preliminary breakdown</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SAETTA: high-resolution 3-D mapping of the total lightning activity in the Mediterranean Basin over Corsica, with a focus on a mesoscale convective system event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Defer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Kolmašová</w:t>
+                <w:t xml:space="preserve">Pierre de Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondřej Santolík</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Coquillat</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-21972-z⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (11), pp.5765-5790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-12-5765-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03671651v1</w:t>
+                <w:t xml:space="preserve">hal-02387855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatology of heavy precipitation over Corsica in the period 1985–2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lightning initiation: Strong pulses of VHF radiation accompany preliminary breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Kolmašová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Scheffknecht</w:t>
+                <w:t xml:space="preserve">Ondřej Santolík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Defer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Richard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">William Rison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 143 (709), pp.2987-2998. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.3140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-21972-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863551v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03671651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore winds obtained from a network of wind‐profiler radars during HyMeX</w:t>
+                <w:t xml:space="preserve">Climatology of heavy precipitation over Corsica in the period 1985–2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Saïd</w:t>
+                <w:t xml:space="preserve">P. Scheffknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Campistron</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Special Issue: Advances in understanding and forecasting of heavy precipitation in the Mediterranean through the HyMeX SOP1 field campaign, 142 (S1), pp.23-42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2749⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 143 (709), pp.2987-2998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.3140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864256v1</w:t>
+                <w:t xml:space="preserve">hal-04863551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly localized high‐precipitation event over Corsica</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Offshore winds obtained from a network of wind‐profiler radars during HyMeX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Doerenbecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 142 (S1), pp.206-221. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2795⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Special Issue: Advances in understanding and forecasting of heavy precipitation in the Mediterranean through the HyMeX SOP1 field campaign, 142 (S1), pp.23-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775372v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variability of water vapour and pre-convective conditions over the mountainous island of Corsica</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A highly localized high‐precipitation event over Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Scheffknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 142, pp.335-346. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2545⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 142 (S1), pp.206-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973888v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions aérosols- rayonnement-climat en région méditerranéenne Impact de l'effet radiatif direct sur le cycle de l'eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The variability of water vapour and pre-convective conditions over the mountainous island of Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Kalthoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Mallet</w:t>
+                <w:t xml:space="preserve">Jan Handwerker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dulac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Sciare</w:t>
+                <w:t xml:space="preserve">Andreas Wieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/57860⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142, pp.335-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01233173v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and application of hydrometeor classification algorithm outputs inferred from multi-frequency dual-polarimetric radar observations collected during HyMeX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Ribaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronique Ducrocq</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al-Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 142, pp.95 - 107. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+              <w:t xml:space="preserve">, 2015, 142, pp.95-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qj.2589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble simulations with perturbed physical parametrizations: Pre-HyMeX case studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions aérosols- rayonnement-climat en région méditerranéenne Impact de l'effet radiatif direct sur le cycle de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hally</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Richard</w:t>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fresnay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 140 (683), pp.1900-1916. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.29-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.2257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/57860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864264v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01233173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX-SOP1: The Field Campaign Dedicated to Heavy Precipitation and Flash Flooding in the Northwestern Mediterranean</w:t>
+                <w:t xml:space="preserve">Ensemble simulations with perturbed physical parametrizations: Pre-HyMeX case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+                <w:t xml:space="preserve">A. Hally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Fresnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00244.1⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (683), pp.1900-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907518v1</w:t>
+                <w:t xml:space="preserve">hal-04864264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KITcube  a mobile observation platform for convection studies deployed during HyMeX</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin Kohler</w:t>
+                <w:t xml:space="preserve">HyMeX-SOP1: The Field Campaign Dedicated to Heavy Precipitation and Flash Flooding in the Northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Davolio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Träumner</w:t>
+                <w:t xml:space="preserve">Rossella Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0941-2948/2013/0542⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (7), pp.1083-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00244.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864263v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: Forecast and projection in climate scenario of Mediterranean intense events: uncertainties and propagation on environment (the MEDUP project)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Drobinski</w:t>
+                <w:t xml:space="preserve">Sophie Belamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lambert</w:t>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Molinie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-13-3043-2013⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109020v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">KITcube  a mobile observation platform for convection studies deployed during HyMeX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Kalthoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Träumner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
+              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (6), pp.633-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0941-2948/2013/0542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828758v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829760v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical transition of a Mediterranean storm by jet crossing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preface: Forecast and projection in climate scenario of Mediterranean intense events: uncertainties and propagation on environment (the MEDUP project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lambert</w:t>
+                <w:t xml:space="preserve">G. Molinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Claud</w:t>
+                <w:t xml:space="preserve">C. Llasat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.960⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (11), pp.3043-3047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-13-3043-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01006505v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy precipitation events in the Mediterranean: sensitivity to cloud physics parameterisation uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fresnay S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12, pp.2671-2688. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-12-2671-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightning ground flash patterns over Paris aera between 192 and 2003: influence of pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Coquillat</w:t>
+                <w:t xml:space="preserve">Tropical transition of a Mediterranean storm by jet crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pantillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Boussaton</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Claud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2012.10.032⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 138 (664), pp.596-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766941v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORSiCA: a Mediterranean atmospheric and oceanographic observatory in Corsica within the framework of HyMeX and ChArMEx</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lightning ground flash patterns over Paris aera between 192 and 2003: influence of pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Boussaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Buguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dulac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Gheusi</w:t>
+                <w:t xml:space="preserve">Jean-François Ribaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/adgeo-26-125-2011⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2012.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864266v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossby wave interactions with Mediterranean and subtropical latitudes</w:t>
+                <w:t xml:space="preserve">CORSiCA: a Mediterranean atmospheric and oceanographic observatory in Corsica within the framework of HyMeX and ChArMEx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gheusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00703-010-0081-0⟩</w:t>
+              <w:t xml:space="preserve">Advances in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26, pp.125-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/adgeo-26-125-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00993297v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossby wave interactions with Mediterranean and subtropical latitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Doerenbecher</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Argence</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/31993⟩</w:t>
+              <w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (3-4), pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00703-010-0081-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864301v1</w:t>
+                <w:t xml:space="preserve">hal-00993297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer convection in the Vosges-Black Forest region: pre COPS investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Rossby wave interactions with Mediterranean and subtropical latitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Doerenbecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Argence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00703-008-0328-1⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (68), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/31993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00441299v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Cyprim, partie I : Cyclogenèses et précipitations intenses en région méditerranéenne : origines et caractéristiques. - Cyclogenesis and heavy precipitations in the Mediterranean area: origins and characteristics.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Summer convection in the Vosges-Black Forest region: pre COPS investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Argence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 66, pp.18-28. </w:t>
+              <w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (1-4), pp.105-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/28828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00703-008-0328-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00448250v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the numerical prediction of a cyclone in the Mediterranean by local potential vorticity modifications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+                <w:t xml:space="preserve">Projet Cyprim, partie I : Cyclogenèses et précipitations intenses en région méditerranéenne : origines et caractéristiques. - Cyclogenesis and heavy precipitations in the Mediterranean area: origins and characteristics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Argence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Arbogast</w:t>
+                <w:t xml:space="preserve">Bruno Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 135, pp.865-879. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66, pp.18-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/28828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991973v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00448250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of an intense rainfall episode in Corsica, 14 September 2006</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving the numerical prediction of a cyclone in the Mediterranean by local potential vorticity modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Argence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/adgeo-16-125-2008⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 135, pp.865-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328614v1</w:t>
+                <w:t xml:space="preserve">hal-00991973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of initial condition uncertainties on the predictability of heavy rainfall in the Mediterranean: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Argence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Söhne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 134 (636), pp.1775-1788. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution numerical study of the Algiers 2001 flash flood: sensitivity to the upper-level potential vorticity anomaly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Preliminary study of an intense rainfall episode in Corsica, 14 September 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Argence</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 7, pp.257. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 16, pp.129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/adgeo-16-125-2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/adgeo-7-251-2006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00328606v1</w:t>
+                <w:t xml:space="preserve">hal-00328614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective evaluation of mesoscale simulations of the Algiers 2001 flash flood by the model-to-satellite approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">High resolution numerical study of the Algiers 2001 flash flood: sensitivity to the upper-level potential vorticity anomaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Argence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Söhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 7, pp.250. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 7, pp.257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/adgeo-7-251-2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/adgeo-7-247-2006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00328604v1</w:t>
+                <w:t xml:space="preserve">hal-00328606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratospheric intrusions induced by a Rossby Wave breaking and its interaction with the subtropical jet during PICO3 campaign</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Objective evaluation of mesoscale simulations of the Algiers 2001 flash flood by the model-to-satellite approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Söhne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Argence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acpd-5-10301-2005⟩</w:t>
+              <w:t xml:space="preserve">Advances in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/adgeo-7-247-2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327979v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cold air cyclogenesis study using potential vorticity inversion method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Stratospheric intrusions induced by a Rossby Wave breaking and its interaction with the subtropical jet during PICO3 campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ravetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Donnadille</w:t>
+                <w:t xml:space="preserve">P. Mascart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Mascart</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 130 (603), pp.2953-2970. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (5), pp.10301-10337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1256/qj.03.37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acpd-5-10301-2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138153v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FASTEX IOP 18: A very deep tropopause fold. II: Quasi‐geostrophic omega diagnoses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cold air cyclogenesis study using potential vorticity inversion method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérǒme Donnadille</w:t>
+                <w:t xml:space="preserve">Jérôme Donnadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐pierre Cammas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Mascart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 127 (577), pp.2269-2286. </w:t>
+              <w:t xml:space="preserve">, 2004, 130 (603), pp.2953-2970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.49712757704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1256/qj.03.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734059v1</w:t>
+                <w:t xml:space="preserve">hal-00138153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FASTEX IOP 18: A very deep tropopause fold. I: Synoptic description and modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">FASTEX IOP 18: A very deep tropopause fold. II: Quasi‐geostrophic omega diagnoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérǒme Donnadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐pierre Cammas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Mascart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 127 (577), pp.2247-2268. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.49712757703⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 127 (577), pp.2269-2286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.49712757704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775327v1</w:t>
+                <w:t xml:space="preserve">hal-04734059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent length‐scales in the marine atmospheric mixed layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Durand</w:t>
+                <w:t xml:space="preserve">FASTEX IOP 18: A very deep tropopause fold. I: Synoptic description and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérǒme Donnadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mascart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Thoumieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lambert</w:t>
+                <w:t xml:space="preserve">Robert Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 126 (566), pp.1889-1912. </w:t>
+              <w:t xml:space="preserve">, 2001, 127 (577), pp.2247-2268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.49712656616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.49712757703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731453v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The marine atmospheric boundary layer during semaphore. II: Turbulence profiles in the mixed layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulent length‐scales in the marine atmospheric mixed layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thoumieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lambert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Druilhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 125 (554), pp.513-528. </w:t>
+              <w:t xml:space="preserve">, 2000, 126 (566), pp.1889-1912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.49712555408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.49712656616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731451v1</w:t>
+                <w:t xml:space="preserve">hal-04731453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The marine atmospheric boundary layer during semaphore. I: Mean vertical structure and non‐axisymmetry of turbulence</w:t>
+                <w:t xml:space="preserve">The marine atmospheric boundary layer during semaphore. II: Turbulence profiles in the mixed layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thoumieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bénech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Druilhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 125 (554), pp.495-512. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.49712555407⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 125 (554), pp.513-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.49712555408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731450v1</w:t>
+                <w:t xml:space="preserve">hal-04731451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft to aircraft intercomparison during SEMAPHORE</w:t>
+                <w:t xml:space="preserve">The marine atmospheric boundary layer during semaphore. I: Mean vertical structure and non‐axisymmetry of turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Durand</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 125 (554), pp.495-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.49712555407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/97jc02199⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04731434v1</w:t>
+                <w:t xml:space="preserve">hal-04731450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of sea surface flux measured by instrumented aircraft and ship during SOFIA and SEMAPHORE experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Aircraft to aircraft intercomparison during SEMAPHORE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 103 (C11), pp.25125-25136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/97jc03758⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 103 (C11), pp.25109-25123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/97jc02199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731435v1</w:t>
+                <w:t xml:space="preserve">hal-04731434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the marine atmospheric boundary layer over an oceanic thermal front: SEMAPHORE experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of sea surface flux measured by instrumented aircraft and ship during SOFIA and SEMAPHORE experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bénech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kwon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Druilhet</w:t>
+                <w:t xml:space="preserve">Aimé Druilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 103 (C11), pp.25159-25180. </w:t>
+              <w:t xml:space="preserve">, 1998, 103 (C11), pp.25125-25136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/98JC02207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/97jc03758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731439v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Structure of the marine atmospheric boundary layer over an oceanic thermal front: SEMAPHORE experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bénech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Druilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 103 (C11), pp.25159-25180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/98JC02207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Study of the air-sea interactions at the mesoscale: The SEMAPHORE experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Visage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 14 (9), pp.986-1015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00585-996-0986-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId200"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5748,51 +5882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hausknost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coquillat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;deboy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Guibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2026.108783" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Baggio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Pujol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pantillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Filippi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JH000709" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450277v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Houel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Prieur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023ea003354" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04465843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pard&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kreitz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2023-0016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863742v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2022.106227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387855v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Guibert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-5765-2019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Kolma&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Santol&#237;k" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21972-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheffknecht" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3140" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864256v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campistron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doerenbecher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2749" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2795" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Adler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kohler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Handwerker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wieser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2545" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ribaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ducrocq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2589" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864264v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hally" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fresnay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2257" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864263v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Tr&#228;umner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0542" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109020v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molinie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llasat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-3043-2013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006505v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.960" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQH6QTM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006586v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresnay S." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2671-2012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766941v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Boussaton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Buguet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ribaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2012.10.032" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-26-125-2011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993297v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-010-0081-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/476D14C48D7C033E04DAD7E297CEFF7118CF7636/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864301v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Argence" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31993" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0328-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H34KKW12-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448250v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Joly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28828" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991973v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Argence" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Arbogast" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.422" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-16-125-2008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254662v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#246;hne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.314" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328606v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#246;hne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-7-251-2006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328604v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-7-247-2006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327979v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ravetta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mascart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-5-10301-2005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138153v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnadille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mascart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.03.37" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734059v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#466;me Donnadille" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Cammas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712757704" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775327v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gall" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712757703" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731453v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thoumieux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712656616" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731451v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;nech" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Druilhet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712555408" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731450v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712555407" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731434v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97jc02199" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWPZML4Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731435v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupuis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;nech" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Druilhet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97jc03758" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TFJXRW3B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731439v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kwon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC02207" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284958v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Visage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00585-996-0986-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Pujol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Baggio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muzy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Filippi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/aies-d-25-0031.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hausknost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coquillat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;deboy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Guibert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2026.108783" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pantillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Filippi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JH000709" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Houel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Prieur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023ea003354" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04465843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pard&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kreitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2023-0016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863742v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2022.106227" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387855v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Guibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-5765-2019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Kolma&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Santol&#237;k" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21972-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheffknecht" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3140" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campistron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doerenbecher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2749" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775372v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2795" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Adler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kohler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Handwerker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wieser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2545" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240478v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ribaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al-Sakka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2589" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864264v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hally" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fresnay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2257" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Tr&#228;umner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0542" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109020v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molinie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llasat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-3043-2013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006586v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresnay S." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2671-2012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006505v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.960" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQH6QTM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766941v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Boussaton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Buguet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ribaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2012.10.032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864266v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-26-125-2011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-010-0081-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/476D14C48D7C033E04DAD7E297CEFF7118CF7636/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864301v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Argence" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31993" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0328-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H34KKW12-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Joly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28828" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991973v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Argence" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Arbogast" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.422" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254662v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#246;hne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.314" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328614v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-16-125-2008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328606v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#246;hne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-7-251-2006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328604v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-7-247-2006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327979v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ravetta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mascart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-5-10301-2005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138153v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnadille" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mascart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.03.37" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734059v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#466;me Donnadille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Cammas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712757704" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gall" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712757703" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731453v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thoumieux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712656616" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731451v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;nech" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Druilhet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712555408" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731450v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712555407" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731434v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97jc02199" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWPZML4Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731435v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupuis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;nech" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Druilhet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97jc03758" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TFJXRW3B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731439v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kwon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC02207" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Visage" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00585-996-0986-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>