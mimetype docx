--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1644,295 +1644,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and application of hydrometeor classification algorithm outputs inferred from multi-frequency dual-polarimetric radar observations collected during HyMeX</w:t>
+                <w:t xml:space="preserve">Interactions aérosols- rayonnement-climat en région méditerranéenne Impact de l'effet radiatif direct sur le cycle de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Ribaud</w:t>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bousquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lambert</w:t>
+                <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Al-Sakka</w:t>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2589⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.29-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/57860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240478v1</w:t>
+                <w:t xml:space="preserve">insu-01233173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions aérosols- rayonnement-climat en région méditerranéenne Impact de l'effet radiatif direct sur le cycle de l'eau</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation and application of hydrometeor classification algorithm outputs inferred from multi-frequency dual-polarimetric radar observations collected during HyMeX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nabat</w:t>
+                <w:t xml:space="preserve">Jean François Ribaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Formenti</w:t>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Sciare</w:t>
+                <w:t xml:space="preserve">Hassan Al-Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91, pp.29-38. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, pp.95-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/57860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.2589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01233173v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble simulations with perturbed physical parametrizations: Pre-HyMeX case studies</w:t>
               </w:r>
@@ -2163,831 +2163,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+                <w:t xml:space="preserve">KITcube  a mobile observation platform for convection studies deployed during HyMeX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Kalthoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Belamari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
+                <w:t xml:space="preserve">Katja Träumner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
+              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (6), pp.633-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0941-2948/2013/0542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829760v1</w:t>
+                <w:t xml:space="preserve">hal-04864263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KITcube  a mobile observation platform for convection studies deployed during HyMeX</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin Kohler</w:t>
+                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Träumner</w:t>
+                <w:t xml:space="preserve">Claude Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0941-2948/2013/0542⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864263v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preface: Forecast and projection in climate scenario of Mediterranean intense events: uncertainties and propagation on environment (the MEDUP project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Basdevant</w:t>
+                <w:t xml:space="preserve">P. Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Molinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Llasat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (11), pp.3043-3047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-13-3043-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828758v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: Forecast and projection in climate scenario of Mediterranean intense events: uncertainties and propagation on environment (the MEDUP project)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Drobinski</w:t>
+                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lambert</w:t>
+                <w:t xml:space="preserve">Sophie Belamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Molinie</w:t>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Llasat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (11), pp.3043-3047. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-13-3043-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109020v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy precipitation events in the Mediterranean: sensitivity to cloud physics parameterisation uncertainties</w:t>
+                <w:t xml:space="preserve">Tropical transition of a Mediterranean storm by jet crossing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fresnay S.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Hally</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pantillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Garnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Lambert</w:t>
+                <w:t xml:space="preserve">Evelyne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-12-2671-2012⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 138 (664), pp.596-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006586v1</w:t>
+                <w:t xml:space="preserve">hal-01006505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical transition of a Mediterranean storm by jet crossing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heavy precipitation events in the Mediterranean: sensitivity to cloud physics parameterisation uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Claud</w:t>
+                <w:t xml:space="preserve">Fresnay S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.960⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.2671-2688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-12-2671-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01006505v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightning ground flash patterns over Paris aera between 192 and 2003: influence of pollution</w:t>
               </w:r>
@@ -3504,64 +3504,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Argence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arbogast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteorology and Atmospheric Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 103 (1-4), pp.105-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3601,598 +3601,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Cyprim, partie I : Cyclogenèses et précipitations intenses en région méditerranéenne : origines et caractéristiques. - Cyclogenesis and heavy precipitations in the Mediterranean area: origins and characteristics.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the numerical prediction of a cyclone in the Mediterranean by local potential vorticity modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Joly</w:t>
+                <w:t xml:space="preserve">Sébastien Argence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/28828⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 135, pp.865-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00448250v1</w:t>
+                <w:t xml:space="preserve">hal-00991973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the numerical prediction of a cyclone in the Mediterranean by local potential vorticity modifications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+                <w:t xml:space="preserve">Projet Cyprim, partie I : Cyclogenèses et précipitations intenses en région méditerranéenne : origines et caractéristiques. - Cyclogenesis and heavy precipitations in the Mediterranean area: origins and characteristics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Argence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Arbogast</w:t>
+                <w:t xml:space="preserve">Bruno Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 135, pp.865-879. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66, pp.18-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/28828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991973v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00448250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of initial condition uncertainties on the predictability of heavy rainfall in the Mediterranean: a case study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Söhne</w:t>
+                <w:t xml:space="preserve">Preliminary study of an intense rainfall episode in Corsica, 14 September 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Argence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.314⟩</w:t>
+              <w:t xml:space="preserve">Advances in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16, pp.129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/adgeo-16-125-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254662v1</w:t>
+                <w:t xml:space="preserve">hal-00328614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of an intense rainfall episode in Corsica, 14 September 2006</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Argence</w:t>
+                <w:t xml:space="preserve">Impact of initial condition uncertainties on the predictability of heavy rainfall in the Mediterranean: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Argence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Söhne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16, pp.129. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 134 (636), pp.1775-1788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/adgeo-16-125-2008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328614v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution numerical study of the Algiers 2001 flash flood: sensitivity to the upper-level potential vorticity anomaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Argence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Söhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7, pp.257. </w:t>
@@ -4243,77 +4243,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective evaluation of mesoscale simulations of the Algiers 2001 flash flood by the model-to-satellite approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Söhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Argence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4507,51 +4507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cold air cyclogenesis study using potential vorticity inversion method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5882,51 +5882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Pujol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Baggio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muzy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Filippi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/aies-d-25-0031.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hausknost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coquillat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;deboy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Guibert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2026.108783" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pantillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Filippi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JH000709" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Houel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Prieur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023ea003354" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04465843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pard&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kreitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2023-0016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863742v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2022.106227" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387855v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Guibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-5765-2019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Kolma&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Santol&#237;k" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21972-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheffknecht" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3140" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campistron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doerenbecher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2749" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775372v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2795" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Adler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kohler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Handwerker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wieser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2545" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240478v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ribaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al-Sakka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2589" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864264v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hally" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fresnay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2257" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Tr&#228;umner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0542" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109020v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molinie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llasat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-3043-2013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006586v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresnay S." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2671-2012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006505v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.960" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQH6QTM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766941v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Boussaton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Buguet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ribaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2012.10.032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864266v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-26-125-2011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-010-0081-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/476D14C48D7C033E04DAD7E297CEFF7118CF7636/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864301v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Argence" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31993" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0328-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H34KKW12-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Joly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28828" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991973v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Argence" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Arbogast" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.422" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254662v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#246;hne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.314" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328614v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-16-125-2008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328606v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#246;hne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-7-251-2006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328604v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-7-247-2006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327979v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ravetta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mascart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-5-10301-2005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138153v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnadille" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mascart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.03.37" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734059v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#466;me Donnadille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Cammas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712757704" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gall" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712757703" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731453v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thoumieux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712656616" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731451v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;nech" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Druilhet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712555408" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731450v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712555407" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731434v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97jc02199" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWPZML4Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731435v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupuis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;nech" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Druilhet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97jc03758" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TFJXRW3B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731439v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kwon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC02207" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Visage" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00585-996-0986-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Pujol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Baggio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muzy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Filippi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/aies-d-25-0031.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hausknost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coquillat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;deboy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Guibert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2026.108783" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pantillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Filippi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JH000709" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Houel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Prieur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023ea003354" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04465843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pard&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kreitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2023-0016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863742v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2022.106227" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387855v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Guibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-5765-2019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Kolma&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Santol&#237;k" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21972-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheffknecht" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3140" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campistron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doerenbecher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2749" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775372v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2795" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Adler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kohler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Handwerker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wieser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2545" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240478v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ribaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al-Sakka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2589" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864264v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hally" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fresnay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2257" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Tr&#228;umner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0542" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molinie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llasat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-3043-2013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.960" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQH6QTM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresnay S." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2671-2012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766941v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Boussaton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Buguet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ribaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2012.10.032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864266v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-26-125-2011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-010-0081-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/476D14C48D7C033E04DAD7E297CEFF7118CF7636/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864301v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Argence" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31993" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-008-0328-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H34KKW12-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991973v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Argence" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Arbogast" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.422" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448250v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Joly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28828" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328614v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-16-125-2008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254662v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#246;hne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.314" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328606v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#246;hne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-7-251-2006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328604v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-7-247-2006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327979v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ravetta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mascart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-5-10301-2005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138153v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnadille" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mascart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.03.37" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734059v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#466;me Donnadille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Cammas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712757704" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gall" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712757703" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731453v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thoumieux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712656616" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731451v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;nech" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Druilhet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712555408" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731450v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.49712555407" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731434v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97jc02199" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWPZML4Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731435v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupuis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;nech" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Druilhet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97jc03758" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TFJXRW3B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731439v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kwon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC02207" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Visage" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00585-996-0986-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>