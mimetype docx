--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -147,20756 +147,21119 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (151)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermoneutral housing worsens MASLD and reveals defective brown adipose tissue response to β3-adrenergic stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Marie Pauline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Huillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (9), pp.113221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05264984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cold-induced thermogenesis requires neutral-lipase-mediated intracellular lipolysis in brown adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mouisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bodon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Noll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cassant-Sourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Adeline Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 37 (2), pp.429-440.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2024.10.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear hormone-sensitive lipase regulates adipose tissue mass and adipocyte metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Recazens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bergoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Mairal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (11), pp.2250-2263.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2025.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proteomic Signature of Liver Injury Across the Spectrum of Insulin Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgaf627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deletion of PPARα in mouse brown adipocytes increases their De Novo Lipogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Batrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Caspar-Bauguil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98, pp.102184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2025.102184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NCOA1 Is A Critical Gatekeeper Of The Sexually Dimorphic Thermogenic Activity Of White Adipose Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Tannour-Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier F Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Bouguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alycia Zedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear hormone-sensitive lipase regulates adipose tissue mass and adipocyte metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Recazens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bergoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Mairal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (11), pp.2250-2263.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2025.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The nature of sex differences in catecholamine-induced lipolysis in subcutaneous fat cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Massier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danae Zareifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (12), pp.113988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">adiposetissue.org: A knowledge portal integrating clinical and experimental data from human adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danae Zareifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Weinbrenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Klingelhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), pp.566-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2025.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P2Y13 receptor deficiency favors adipose tissue lipolysis and worsens insulin resistance and fatty liver disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Beuzelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pires da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (8), pp.e175623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.175623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sex differences in adipose insulin resistance are linked to obesity, lipolysis and insulin receptor substrate 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Arner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Massier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rydén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Astrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (7), pp.934-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-024-01501-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obesity alters adipose tissue response to fasting and refeeding in women: A study on lipolytic and endocrine dynamics and acute insulin resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Rossmeislová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Krauzová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Koc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Šebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (18), pp.e37875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e37875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of Fatty Acid Metabolites on Adipocytes Britening: Role of Thromboxane A2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Batrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Dieckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Contu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian H Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells12030446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An integrated single cell and spatial transcriptomic map of human white adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Massier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Jalkanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merve Elmastas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongtong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.1438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36983-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baseline gene expression in subcutaneous adipose tissue predicts diet-induced weight loss in individuals with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Oghabian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta W van der Kolk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pekka Marttinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e15100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.15100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasma level of ATPase inhibitory factor 1 (IF1) is associated with type 2 diabetes risk in humans: A prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pires da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Wargny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Croyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (1), pp.101391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2022.101391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The long noncoding RNA ADIPINT regulates human adipocyte metabolism via pyruvate carboxylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair G Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuoneng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelvin H M Kwok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Jalkanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.2958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30620-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ATGL-dependent white adipose tissue lipolysis controls hepatocyte PPARα activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fougerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Schoiswohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (10), pp.110910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Network analyses reveal negative link between changes in adipose tissue GDF15 and BMI during dietary-induced weight loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Charpagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107 (1), pp.e130-e142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgab621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ChREBPβ is dispensable for the control of glucose homeostasis and energy balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Recazens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bergoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Benhamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (4), pp.e153431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.153431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The multifunctional protein E4F1 links P53 to lipid metabolism in adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Rueda-Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Di Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.7037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27307-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential Mitochondrial Gene Expression in Adipose Tissue Following Weight Loss Induced by Diet or Bariatric Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta W van der Kolk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maheswary Muniandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Kaminska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (5), pp.1312 - 1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgab072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipid and glucose metabolism in white adipocytes: pathways, dysfunction and therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Arner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Reviews Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (5), pp.276-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41574-021-00471-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro and ex vivo models of adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne X Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Couchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais de Castro Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Mejhert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 320 (5), pp.C822 - C841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00519.2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordinating Effect of VEGFC and Oleic Acid Participates to Tumor Lymphangiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morfoisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne de Toni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Nigri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Zamora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.2851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13122851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adipocyte heterogeneity revealed by spatial transcriptomics of human adipose tissue: Painting and more</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (9), pp.1721-1722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2021.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolic and cardiovascular adaptations to an 8-week lifestyle weight loss intervention in younger and older obese men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Sramkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Montastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Adeline Marquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Caspar-Bauguil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 321 (3), pp.E325-E337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00109.2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D Adipose Tissue Culture Links the Organotypic Microenvironment to Improved Adipogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne X Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Couchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais de Castro Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian H Ulbrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (16), pp.e2100106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202100106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hormone-sensitive lipase: sixty years later</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Recazens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mouisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.101084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plipres.2020.101084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hepatocyte-specific deletion of Pparα promotes NAFLD in the context of obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lukowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fougerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.6489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63579-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02875414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atrial Natriuretic Peptide Orchestrates a Coordinated Physiological Response to Fuel Non-shivering Thermogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Carper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Coué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmani B.M. Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Barquissau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (8), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.108075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OBEDIS Core Variables Project: European Expert Guidelines on a Minimal Core Set of Variables to Include in Randomized, Controlled Clinical Trials of Obesity Interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Alligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen e. Blaak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jildau Bouwman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obesity Facts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000505342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrative phenotyping of glycemic responders upon clinical weight loss using multi-omics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirikh Chakrabarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorg Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim H M Saris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.9236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65936-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02881039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reappraisal of the optimal fasting time for insulin tolerance tests in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Carper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Coué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42, pp.101058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2020.101058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth and differentiation factor 15 is secreted by skeletal muscle during exercise and promotes lipolysis in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisha Parmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enda Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Carper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (6), pp.e131870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.131870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adipocyte and Cell Biology Niacin induces miR-502-3p expression which impairs insulin sensitivity in human adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Montastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Beuzelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Adeline Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (7), pp.1485-1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-018-0260-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction between Hormone-Sensitive Lipase and ChREBP in Fat Cells Controls Insulin Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Mairal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ghilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mouisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (1), pp.133-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42255-018-0007-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02150261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolipoprotein M: a novel adipokine decreasing with obesity and upregulated by calorie restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Sramkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Berend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Siklova-Vitkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Caspar-Bauguil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (6), pp.1499-1510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqy331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un partenariat inattendu dans l’adipocyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (6-7), pp.501-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2019107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome-wide gene-based analyses of weight loss interventions identify a potential role for NKX6.3 in metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao-Ping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Gheldof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ruffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-08492-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subcutaneous Adipose Tissue and Systemic Inflammation Are Associated With Peripheral but Not Hepatic Insulin Resistance in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta van der Kolk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianthi Kalafati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Adriaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleen M.J. van Greevenbroek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vogelzangs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (12), pp.2247-2258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db19-0560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression of lipogenic markers is decreased in subcutaneous adipose tissue and adipocytes of older women and is negatively linked to GDF15 expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Sramkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Koc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Krauzová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Kračmerová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Siklova-Vitkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (3), pp.253-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13105-019-00676-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FADS1 genotype is distinguished by human subcutaneous adipose tissue fatty acids, but not inflammatory gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Klingel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Astrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kunesova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Hm Saris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (8), pp.1539-1548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-018-0169-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natriuretic peptides promote glucose uptake in a cGMP-dependent manner in human adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Coué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Barquissau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-19619-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitochondrial fission is associated with UCP1 activity in human brite/beige adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Barquissau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Chambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Beuzelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane Ghandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.35-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2017.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caloric Restriction and Diet-Induced Weight Loss Do Not Induce Browning of Human Subcutaneous White Adipose Tissue in Women and Men with Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Barquissau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Beuzelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ez-Zoubir Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (4), pp.1079 - 1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.12.102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular biomarkers for weight control in obese individuals subjected to a multiphase dietary intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Montastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (8), pp.2751-2761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2016-3997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perilipin 5 fine-tunes lipid oxidation to metabolic demand and protects against lipotoxicity in skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Mairal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep38310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of adipogenesis by oxylipins, GPCRs and PPARs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Barquissau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane A Ghandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ailhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Klingenspor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique F Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2016.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01430844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regiocontrolled syntheses of FAHFAs and LC-MS/MS differentiation of regioisomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Viars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Faugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (38), pp.9012-9020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ob01597b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Let-7i-5p represses brite adipocyte function in mice and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Karbiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane Ghandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.28613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep28613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liver PPARα is crucial for whole-body fatty acid homeostasis and is protective against NAFLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ducheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (7), pp.1202-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2015-310798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02339685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">miR-125b affects mitochondrial biogenesis and impairs brite adipocyte formation and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Karbiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Barquissau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane Ghandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (8), pp.615-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2016.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primary defects in lipolysis and insulin action in skeletal muscle cells from type 2 diabetic individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eili Kase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siril Bakke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1851 (9), pp.1194-1201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2015.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defective Natriuretic Peptide Receptor Signaling in Skeletal Muscle Links Obesity to Type 2 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Coué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64 (12), pp.4033-4045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db15-0305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">System Model Network for Adipose Tissue Signatures Related to Weight Changes in Response to Calorie Restriction and Subsequent Weight Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Montastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Caspar-Bauguil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Hlavaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Tvrzicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.e1004047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02150615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced expression of β3-adrenoceptors in cardiac myocytes attenuates neurohormone-induced hypertrophic remodeling through nitric oxide synthase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Belge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Hammond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubois-Deruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Manoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hamelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 129 (4), pp.451-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.113.004940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01055296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positive interaction between prebiotics and thiazolidinedione treatment on adiposity in diet-induced obese mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Alligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne M. Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Mairal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey M. Neyrinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (7), pp.1653-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.20733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01055371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of lipolysis and fatty acid availability on fuel selection during exercise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Harant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Patarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (2), pp.583-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13105-013-0306-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01055449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pro-fibrotic activity of lysophosphatidic acid in adipose tissue: in vivo and in vitro evidence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rancoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Decaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1841 (1), pp.88-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2013.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00995623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipolysis in lipid turnover, cancer cachexia, and obesity-induced insulin resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Arner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Endocrinology and Metabolism = Trends in Endocrinology &amp; Metabolism </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (5), pp.255-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tem.2014.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01055325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immune cell Toll-like receptor 4 mediates the development of obesity- and endotoxemia-associated adipose tissue fibrosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle K Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Adeline Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Monbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.1116-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.03.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00991860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ω6-fatty acid, arachidonic acid, regulates the conversion of white to brite adipocyte through a prostaglandin/calcium mediated pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier F Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane A Ghandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Le Faouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Chambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (9), pp.834-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression of inflammation-related genes in gluteal and abdominal subcutaneous adipose tissue during weight-reducing dietary intervention in obese women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Mališová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Rossmeislová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Kováčová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Kračmerová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Tencerová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (1), pp.73-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01055455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soluble CD163 is associated with CD163 mRNA expression in adipose tissue and with insulin sensitivity in steady-state condition but not in response to calorie restriction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Kračmerová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Rossmeislová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Kováčová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Klimčáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Polák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99 (3), pp.E528-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2013-3348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01055396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">p53-PGC-1α Pathway Mediates Oxidative Mitochondrial Damage and Cardiomyocyte Necrosis Induced by Monoamine Oxidase-A Upregulation: Role in Chronic Left Ventricular Dysfunction in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guilbeau-Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ordener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (1), pp.5-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2011.4373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02446148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression of lipolytic genes in adipose tissue is differentially regulated during multiple phases of dietary intervention in obese women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien Koppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Šiklová-Vítková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Czudková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle de Glisezinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (5), pp.527-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00998062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partial inhibition of adipose tissue lipolysis improves glucose metabolism and insulin sensitivity without alteration of fat mass.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Mejhert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (2), pp.e1001485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00841328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive Changes of the Insig1/SREBP1/SCD1 Set Point Help Adipose Tissue to Cope With Increased Storage Demands of Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Carobbio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel M. Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J. Lelliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Slawik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gema Medina-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (11), pp.3697 - 3708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db12-1748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-fat diet-mediated lipotoxicity and insulin resistance is related to impaired lipase expression in mouse skeletal muscle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle K. Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Mairal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Adeline Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 154 (4), pp.1444-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2012-2029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00841051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Change in proportional protein intake in a 10-week energy-restricted low- or high-fat diet, in relation to changes in body size and metabolic factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Stocks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moira A. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Angquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian A. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Arner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obes Facts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.217-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000351726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00841212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endurance exercise training up-regulates lipolytic proteins and reduces triglyceride content in skeletal muscle of obese subjects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Montastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (12), pp.4863-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2013-2058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01055322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment on: Sitnick et al. Skeletal muscle triacylglycerol hydrolysis does not influence metabolic complications of obesity. Diabetes 2013;62:3350-3361.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (12), pp.e29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db13-1107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01055323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weight loss improves the adipogenic capacity of human preadipocytes and modulates their secretory profile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Rossmeislová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Malisová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Kracmerová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Tencerová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Kovácová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (6), pp.1990-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db12-0986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00841042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adipose Tissue Secretion and Expression of Adipocyte-Produced and Stromavascular Fraction-Produced Adipokines Vary during Multiple Phases of Weight-Reducing Dietary Intervention in Obese Women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Siklova-Vitkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Klimcakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Polak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Kovacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Tencerova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97 (7), pp.E1176-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2011-2380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00726516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determinants of human adipose tissue gene expression: impact of diet, sex, metabolic status, and cis genetic regulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Montastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Maoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balbine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (9), pp.e1002959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catecholamine and insulin control of lipolysis in subcutaneous adipose tissue during long-term diet-induced weight loss in obese women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien Koppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Siklová-Vitková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Klimcáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Polák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie A. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 302 (2), pp.E226-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00240.2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00726459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple effects of a short-term dexamethasone treatment in human skeletal muscle and adipose tissue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabby Hul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balbine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (2), pp.141-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00032.2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00726497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyses of single nucleotide polymorphisms in selected nutrient-sensitive genes in weight-regain prevention: the DIOGENES study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesli H. Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Angquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karani S. Vimaleswaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (5), pp.1254-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.111.016543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00726545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietary Factors Impact on the Association between CTSS Variants and Obesity Related Traits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Hooton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Angquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Holst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorg Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), pp.e40394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00726730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adipocyte lipases and lipid droplet-associated proteins: insight from transgenic mouse models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (4), pp.581-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2011.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00819199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidden variant of ChREBP in fat links lipogenesis to insulin sensitivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Dentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (6), pp.795-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2012.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00726503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro brown and &amp;quot;brite&amp;quot;/&amp;quot;beige&amp;quot; adipogenesis: Human cellular models and molecular aspects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Karbiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Barquissau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier F Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Scheideler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2012.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulation of skeletal muscle lipolysis and oxidative metabolism by the co-lipase CGI-58.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Coonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (5), pp.839-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M019182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00726508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A distinct adipose tissue gene expression response to caloric restriction predicts 6-mo weight maintenance in obese subjects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Mutch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tune H. Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi M. Temanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Pelloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Marquez-Quiñones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (6), pp.1399-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.110.006858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00726571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altered skeletal muscle lipase expression and activity contribute to insulin resistance in humans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Mairal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Liebisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (6), pp.1734-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db10-1364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00726449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic association and gene expression analysis identify FGFR1 as a new susceptibility gene for human obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Arner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne L. Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Mejhert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (6), pp.E962-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2010-2639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00617733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In and out: adipose tissue lipid turnover in obesity and dyslipidemia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (5), pp.569-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2011.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00726492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worsening of obesity and metabolic status yields similar molecular adaptations in human subcutaneous and visceral adipose tissue: decreased metabolism and increased immune response.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Klimcáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balbine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Kovácová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Kováciková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (1), pp.E73-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2010-1575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00615268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macrophage gene expression is related to obesity and the metabolic syndrome in human subcutaneous fat as well as in visceral fat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Klimcakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balbine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Kovacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Kovacikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Siklova-Vitkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (4), pp.876-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-010-2014-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00617667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adipokines and dietary interventions in human obesity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Klimcakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Kovacikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Stich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (6), pp.446-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-789X.2009.00704.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00505279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recruitment of brown fat and conversion of white into brown adipocytes: strategies to fight the metabolic complications of obesity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1801 (3), pp.372-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2009.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00505103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipid mobilization in subcutaneous adipose tissue during exercise in lean and obese humans. Roles of insulin and natriuretic peptides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien Koppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Larrouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie A. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Bajzova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 299 (2), pp.E258-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00767.2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00506204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TCF7L2 rs7903146-macronutrient interaction in obese individuals' responses to a 10-wk randomized hypoenergetic diet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrine Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Holst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Astrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alfredo Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (2), pp.472-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.2009.27947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00505231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skeletal muscle lipase content and activity in obesity and type 2 diabetes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan W. E. Jocken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gijs H. Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Mairal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95 (12), pp.5449-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2010-0776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00613591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietary intervention-induced weight loss decreases macrophage content in adipose tissue of obese women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kováčiková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sengenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Kováčová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siklová-Vítková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Klimčáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2010.112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00492223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adipose tissue lipolysis revisited (again!): lactate involvement in insulin antilipolytic action.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (4), pp.242-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2010.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00613669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyclin G2 regulates adipogenesis through PPAR gamma coactivation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Annicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Escote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Vendrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 151 (11), pp.5247-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2010-0461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00519587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obesity-related polymorphisms and their associations with the ability to regulate fat oxidation in obese Europeans: the NUGENOB study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Corpeleijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liselotte Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Holst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim H. M. Saris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Astrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (7), pp.1369-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/oby.2009.377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00505128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peroxisome proliferator-activated receptor-alpha control of lipid and glucose metabolism in human white adipocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Montastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronic Bezaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mazzucotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 151 (1), pp.123-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2009-0726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00474279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adipose tissue transcriptome reflects variations between subjects with continued weight loss and subjects regaining weight 6 mo after caloric restriction independent of energy intake.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Márquez-Quiñones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Mutch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 92 (4), pp.975-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.2010.29808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00613612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CXC ligand 5 is an adipose-tissue derived factor that links obesity to insulin resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chavey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Lazennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Clapé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Iankova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (4), pp.339-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2009.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00375507v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipolysis and lipid mobilization in human adipose tissue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Lafontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (5), pp.275-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plipres.2009.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00410140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macrophages and adipocytes in human obesity: adipose tissue gene expression and insulin sensitivity during calorie restriction and weight stabilization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Klimcáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balbine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Vítková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (7), pp.1558-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db09-0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00410109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcription of the human uncoupling protein 3 gene is governed by a complex interplay between the promoter and intronic sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tiraby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lichtenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason S. Iacovoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (8), pp.1638-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-009-1385-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00410139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of Adipose Triglyceride Lipase and Hormone-sensitive Lipase to Lipolysis in hMADS Adipocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronic Bezaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Mairal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (27), pp.18282-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.008631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secretion of adiponectin multimeric complexes from adipose tissue explants is not modified by very low calorie diet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Kovácová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Vítková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Kovacikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Klimcakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Bajzová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 160 (4), pp.585-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-08-0727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00410145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrenaline but not noradrenaline is a determinant of exercise-induced lipid mobilization in human subcutaneous adipose tissue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle de Glisezinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Larrouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Bajzová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Koppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Polák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 587 (Pt 13), pp.3393-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2009.168906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00410141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulation of adipose tissue lipolysis revisited.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronic Bézaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665109990279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00414069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of gender, obesity, and muscle lipase activity on intramyocellular lipids in sedentary individuals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose E. Galgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanchi Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Pasarica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Mairal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (9), pp.3440-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2009-0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00410118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronic TNFalpha and cAMP pre-treatment of human adipocytes alter HSL, ATGL and perilipin to regulate basal and stimulated lipolysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronic Bézaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Mairal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Anesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 583 (18), pp.3045-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2009.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00419424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of hyperinsulinemia and very-low-calorie diet on interstitial cytokine levels in subcutaneous adipose tissue of obese women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Siklova-Vitkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Polák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Klimcakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jindra Vrzalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jindra Hejnová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00086.2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00419418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macronutrient-specific effect of FTO rs9939609 in response to a 10-week randomized hypo-energetic diet among obese Europeans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrine Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torben Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Holst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Astrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim H. M. Saris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2009.159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00410489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retinol-binding protein 4 expression in visceral and subcutaneous fat in human obesity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Bajzová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Kováciková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Vítková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Klimcáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Polák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (6), pp.927-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00420126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ApoB100-LDL acts as a metabolic signal from liver to peripheral fat causing inhibition of lipolysis in adipocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefin Skogsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Dicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rydén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaby Aström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Nilsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (11), pp.e3771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00410146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adipose tissue transcriptomic signature highlights the pathological relevance of extracellular matrix in human obesity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corneliu Henegar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Tordjman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Lacasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.R14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-1-r14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00258387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatty acid-induced mitochondrial uncoupling in adipocytes is not a promising target for treatment of insulin resistance unless adipocyte oxidative capacity is increased.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith N. Frayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Karpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (3), pp.394-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-007-0901-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00420592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of TCF7L2 polymorphisms on obesity in European populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Gutiérrez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrine Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (2), pp.476-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/oby.2007.77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00408903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visfatin expression in subcutaneous adipose tissue of pre-menopausal women: relation to hormones and weight reduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Kovacikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Vítková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Klimcáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Polák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jindra Hejnová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (7), pp.516-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2362.2008.01964.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00420339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The transcriptional co-activator PGC-1alpha up regulates apelin in human and mouse adipocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mazzucotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Castan-Laurell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Guigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regulatory Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 150 (1-3), pp.33-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.regpep.2008.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for an important role of CIDEA in human cancer cachexia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurga Laurencikiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta M Stenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabet Arvidsson Nordström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorhallur Agustsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 68 (22), pp.9247-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-08-1343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gene expression profiling of human skeletal muscle in response to stabilized weight loss.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Larrouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pelloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88 (1), pp.125-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of energy restriction and macronutrient composition to changes in adipose tissue gene expression during dietary weight-loss programs in obese women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Arner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (11), pp.4315-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2008-0814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulation of inflammation-related genes in human adipose tissue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 262 (4), pp.422-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2796.2007.01851.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impaired fat-induced thermogenesis in obese subjects: the NUGENOB study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen E. Blaak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabby Bj Hul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Verdich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Stich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alfredo Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (3), pp.653-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/oby.2007.606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The transcriptional coactivator peroxisome proliferator activated receptor (PPAR)gamma coactivator-1 alpha and the nuclear receptor PPAR alpha control the expression of glycerol kinase and metabolism genes independently of PPAR gamma activation in human white adipocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mazzucotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tiraby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Annicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Mairal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (10), pp.2467-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db06-1465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasma levels and adipose tissue messenger ribonucleic acid expression of retinol-binding protein 4 are reduced during calorie restriction in obese subjects but are not related to diet-induced changes in insulin sensitivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Vítková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Klimcáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Kovacikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (6), pp.2330-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2006-2668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NF-kappaB is important for TNF-alpha-induced lipolysis in human adipocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurga Laurencikiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa van Harmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabet Arvidsson Nordström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Dicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Blomqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48 (5), pp.1069-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M600471-JLR200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adipose triglyceride lipase and hormone-sensitive lipase protein expression is decreased in the obese insulin-resistant state.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan W. E. Jocken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egbert F. Smit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim H. M. Saris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (6), pp.2292-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2006-1318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative studies of the role of hormone-sensitive lipase and adipose triglyceride lipase in human fat cell lipolysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rydén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Jocken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa van Harmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Dicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hoffstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 292 (6), pp.E1847-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00040.2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of neutral lipases in human adipose tissue lipolysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Arner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Opinion in Lipidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (3), pp.246-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MOL.0b013e32811e16fb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Transcriptional Coactivator Peroxisome Proliferator–Activated Receptor (PPAR) Coactivator-1 and the Nuclear Receptor PPAR Control the Expression of Glycerol Kinase and Metabolism Genes Independently of PPAR Activation in Human White Adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mazzucotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tiraby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-S Annicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Klimcakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (10), pp.2467-2475</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptional control of brown fat determination by PRDM16.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Seale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingo Kajimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenli Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherry Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay M. Rohas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (1), pp.38-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2007.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resistance to high-fat-diet-induced obesity and sexual dimorphism in the metabolic responses of transgenic mice with moderate uncoupling protein 3 overexpression in glycolytic skeletal muscles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tiraby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Mairal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (10), pp.2190-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-007-0765-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atrial natriuretic peptide inhibits the production of adipokines and cytokines linked to inflammation and insulin resistance in human subcutaneous adipose tissue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Klimcáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lolmède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Lafontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (5), pp.1038-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-007-0614-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profiling of adipokines secreted from human subcutaneous adipose tissue in response to PPAR agonists.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Klimcáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mazzucotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lolmède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 358 (3), pp.897-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An intervention study of the effects of calcium intake on faecal fat excretion, energy metabolism and adipose tissue mRNA expression of lipid-metabolism related proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Boon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabby Bj Hul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos Hch Stegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Em Sluijsmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Int J Obes (Lond)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (11), pp.1704-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.ijo.0803660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00420481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic polymorphisms and weight loss in obesity: a randomised trial of hypo-energetic high- versus low-fat diets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorkild I. A. Sørensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moira A Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesli H Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Verdich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS clinical trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (2), pp.e12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pctr.0010012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00174364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genotype-by-nutrient interactions assessed in European obese women : A case-only study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose L Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Verdich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Holst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesli H Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eur J Nutr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (8), pp.454-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-006-0619-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic Polymorphisms and Weight Loss in Obesity: A Randomised Trial of Hypo-Energetic High- versus Low-Fat Diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorkild I. A. Sørensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moira A. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesli H. Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Verdich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS clinical trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.e12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pctr.0010012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cdk4 promotes adipogenesis through PPARgamma activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Malumbres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushil G Rane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroaki Kiyokawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (4), pp.239-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2005.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00144639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adiponutrin: A New Gene Regulated by Energy Balance in Human Adipose Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Ming Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Moldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 89 (6), pp.2684-2689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2003-031978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hormone-sensitive Lipase Is a Cholesterol Esterase of the Intestinal Mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sörhede-Winzell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Mairal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 278 (8), pp.6510-6515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M208513200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The presence of a catalytically inactive form of hormone-sensitive lipase is associated with decreased lipolysis in abdominal subcutaneous adipose tissue of obese subjects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Beylot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Arner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Larrouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52 (6), pp.1417-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decreased expression and function of adipocyte hormone-sensitive lipase in subcutaneous fat cells of obese subjects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signy Reynisdottir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Fredby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Klannemark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 40 (11), pp.2059-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hormone-sensitive lipase expression and activity in relation to lipolysis in human fat cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Arner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signy Reynisdottir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Van Harmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 39 (8), pp.1688-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messenger RNAs encoding lipoprotein lipase, fatty acid synthase and hormone-sensitive lipase in the adipose tissue of underfed-refed ewes and cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (3), pp.297-307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messenger RNAs encoding lipoprotein lipase, fatty acid synthase and hormone-sensitive lipase in the adipose tissue of underfed-refed ewes and cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (3), pp.297-307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the promoter of human adipocyte hormone-sensitive lipase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Laurell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schaak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 328 (2), pp.453-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bj3280453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of prolactin on in vivo and in vitro lipolysis in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lafontan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Comparative Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 115C (2), pp.141-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mRNAs encoding lipogenic and lipolytic enzymes in the adipose tissue of underfed-refed ewes and cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 20 (Suppl4), pp.148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du canal ionique mécanosensible Piezo1 dans la régulation des fonctions thermogéniques des adipocytes bruns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Batrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Arhatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mothe-Satney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Francophone du Diabète (SFD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du canal ionique mécanosensible Piezo1 dans la régulation des fonctions thermogéniques des adipocytes bruns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Arhatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Batrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mouisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème journées scientifique de l'Association Française d'Etude et de Recherche sur l'Obésité (AFERO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the mechano-sensitive ion channel Piezo1 in the regulation of the metabolism of the thermogenic brown adipocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Arhatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Batrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Satney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Labex SIGNALIFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the mechano-sensitive ion channel Piezo1 in the regulation of the thermogenic functions of brown adipocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Arhatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Batrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mouisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Ecole Doctorale ED85</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatocyte PPARα is required for the sensing of adipose-derived fatty acids and for full brown adipose tissue activation during lipolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fougerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Schoiswohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Polizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th annual meeting European Association for the Study of Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de PPARα hépatocytaire dans le dialogue entre le foie et les tissus adipeux lors de la lipolyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fougerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Schoiswohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Polizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Smati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial inhibition of hormone-sensitive lipase improves insulin sensitivity by induction of de novo lipogenesis and elongase ELOVL6 in human adipocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Morigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Caspar Bauguil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Mairal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. Annual Meeting of the European Association for the Study of Diabetes (EASD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). Düsseldorf, GBR., Sep 2015, Stockholm, Sweden. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adipose tissue signatures related to weight changes in response to calorie restriction and subsequent weight maintenance using lipidome and gene profiling network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Montastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Caspar-Bauguil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim H.M. Saris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics/Biostatistics regional workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Toulouse, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microarray data of human white adipocytes overexpressing PGC-1alpha and regulation of glycerol kinase by PPARalpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mazzucotelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Tiraby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Js Annicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inconnu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of prolactin on lipolysis in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lafontan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. World rabbit congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mRNAs encoding lipogenic and lipolytic enzymes in the adipose tissue of underfed-refed ewes and cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European congress on obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1996, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of prolactin on lipolysis in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lafontan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. World rabbit congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766324v1</w:t>
-              </w:r>
-[...19122 lines deleted...]
-                <w:t xml:space="preserve">hal-02684856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrients and Gene Expression in Type 2 Diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Viguerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principles of Nutrigenetics and Nutrigenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.441-445, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-804572-5.00059-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId715"/>
+      <w:footerReference w:type="default" r:id="rId730"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20964,51 +21327,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81826D73"/>
+    <w:nsid w:val="1312B32F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21195,51 +21558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-langin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2669-7825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050475509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373488v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Angot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Batrow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Arhatte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mothe-Satney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilleron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757779v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mouisel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757817v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Satney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Schoiswohl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;gnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Wagner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Smati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morigny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caspar Bauguil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mairal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797111v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montastier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caspar-Bauguil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim H.M. Saris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazzucotelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Viguerie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiraby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Annicotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lefort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafontan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834871v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04815954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bodon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Noll" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cassant-Sourdy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Marques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2024.10.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05352934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Recazens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bottin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bergoglio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2025.09.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rochet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rousseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2025.102184" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tannour-Louet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouguerra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Zedda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourcier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05264984v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie Pauline Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alquier-Bacqui&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rives" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113221" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duparc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Gore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Combes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pires da Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.175623" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04938425v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Massier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Jalkanen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Elmastas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Zhong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36983-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04928850v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oghabian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta W van der Kolk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Marttinen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Valsesia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04440699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wargny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Raffin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2022.101391" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963677v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Colson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dieckmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Contu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H Roux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12030446" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair G Kerr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuoneng Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin H M Kwok" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30620-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540946v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marquis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Charpagne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab621" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110910" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851719v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tavernier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Benhamed" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.153431" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208186v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Linares" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rueda-Rincon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Bloch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Di Michele" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27307-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04839750v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheswary Muniandy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kaminska" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Alvarez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab072" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03797429v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia K Linares" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866665v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne X Shen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Couchet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais de Castro Barbosa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Mejhert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00519.2020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03320059v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Boucher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41574-021-00471-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04831231v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morfoisse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Toni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nigri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hosseini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Zamora" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13122851" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03320052v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Sramkova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Marqu&#232;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00109.2021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824281v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2021.08.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04828485v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2020.101084" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04836820v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian H Ulbrich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202100106" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491362v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Carper" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurens" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2020.101058" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454906v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alligier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barr&#232;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen&#160;e. Blaak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jildau Bouwman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000505342" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02881039v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirikh Chakrabarti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Hager" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim H M Saris" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65936-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204295v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555264v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Parmar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Murphy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lair" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.131870" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026751v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmani B.M. Nascimento" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lagarde" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108075" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02875414v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lukowicz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63579-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04782152v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berend" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Siklova-Vitkova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carayol" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqy331" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150261v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ghilain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-018-0007-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091009v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martins" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Marqu&#233;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-018-0260-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970067v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019107" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04791146v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao-Ping Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Gheldof" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ruffieux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08492-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04791321v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta van der Kolk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianthi Kalafati" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Adriaens" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen M.J. van Greevenbroek" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vogelzangs" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db19-0560" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782673v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Koc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Krauzov&#225;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kra&#269;merov&#225;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-019-00676-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04779376v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Klingel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Astrup" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kunesova" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hm Saris" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-018-0169-z" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085465v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Louche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lefort" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19619-0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111789v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pisani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Ghandour" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2017.11.007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890004v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;ger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Martins" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez-Zoubir Amri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.12.102" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608397v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bolton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-3997" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550017v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Viars" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faugere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01597b" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01430844v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane A Ghandour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ailhaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klingenspor" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique F Langin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.12.012" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605047v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourlier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38310" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009241v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Giroud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karbiener" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beranger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28613" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009261v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2016.06.005" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339685v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montagner" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducheix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-310798" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05204309v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vila" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db15-0305" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05204314v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eili Kase" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Feng" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siril Bakke" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2015.03.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNKM3STF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150615v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hlavaty" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Tvrzicka" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004047" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01055371v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne M. Dewulf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Salazar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Neyrinck" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.20733" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00995623v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rancoule" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Viaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gres" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Viguerie" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Decaunes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2013.10.003" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91HMZ4DJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01055325v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tem.2014.03.002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNMX1ZS9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01055449v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Harant" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Patarca" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guilland" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-013-0306-z" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00991860v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle K Vila" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monbrun" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.03.062" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01055455v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mali&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Rossmeislov&#225;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kov&#225;&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Tencerov&#225;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01055396v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Klim&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pol&#225;k" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-3348" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117484v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Beranger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01055296v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Belge" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Hammond" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubois-Deruy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Manoury" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hamelet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.113.004940" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841328v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Girousse" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001485" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00998062v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Koppo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela &#352;iklov&#225;-V&#237;tkov&#225;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Czudkov&#225;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Glisezinski" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01055323v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db13-1107" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841042v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Malisov&#225;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kracmerov&#225;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kov&#225;cov&#225;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db12-0986" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01055322v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-2058" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644218v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Carobbio" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M. Hagen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Lelliott" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Slawik" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Medina-Gomez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db12-1748" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841051v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle K. Vila" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-2029" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841212v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Stocks" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira A. Taylor" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Angquist" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Macdonald" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000351726" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02446148v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Villeneuve" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lairez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ordener" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4373" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757837v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Maoret" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Roussel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Combes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002959" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726497v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Picard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabby Hul" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbe" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00032.2011" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726459v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Siklov&#225;-Vitkov&#225;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Klimc&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A. Marques" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00240.2011" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726545v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesli H. Larsen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karani S. Vimaleswaran" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hager" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.111.016543" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00819199v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girousse" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2011.113" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726730v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hooton" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Holst" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040394" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758262v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Scheideler" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2012.11.001" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726508v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loubi&#232;re" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Coonen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M019182" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726503v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dentin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Postic" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2012.05.007" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726516v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Klimcakova" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polak" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kovacova" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Tencerova" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2011-2380" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00615268v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kov&#225;cikov&#225;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2010-1575" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617667v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kovacikova" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-010-2014-3" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726492v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2011.10.003" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726449v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Liebisch" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Schmitz" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db10-1364" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617733v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jiao" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne L. Dickson" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2010-2639" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726571v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Mutch" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tune H. Pers" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi M. Temanni" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pelloux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Marquez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.110.006858" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00505231v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Grau" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cauchi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alfredo Martinez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.27947" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00506204v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larrouy" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berlan" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bajzova" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00767.2009" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00505103v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2009.09.008" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-409QLC87-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00505128v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Corpeleijn" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Petersen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim H. M. Saris" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2009.377" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613669v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2010.03.003" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519587v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aguilar" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Escote" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Vendrell" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2010-0461" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613591v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan W. E. Jocken" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs H. Goossens" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hansen" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2010-0776" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00492223v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kov&#225;&#269;ikov&#225;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sengenes" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kov&#225;&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siklov&#225;-V&#237;tkov&#225;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klim&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.112" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00474279v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ribet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronic Bezaire" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mazzucotelli" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2009-0726" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613612v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M&#225;rquez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Wang" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2010.29808" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00505279v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Stich" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-789X.2009.00704.x" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410139v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tiraby" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lichtenstein" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason S. Iacovoni" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-009-1385-9" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410109v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela V&#237;tkov&#225;" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0033" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410140v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lafontan" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2009.05.001" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DC8SWNQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410118v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moro" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose E. Galgani" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanchi Luu" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Pasarica" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2009-0053" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00419424v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronic B&#233;zaire" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Anesia" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.08.019" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP0R18TZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410145v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bajzov&#225;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-08-0727" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410141v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koppo" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2009.168906" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00414069v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665109990279" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409959v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.008631" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00419418v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jindra Vrzalova" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jindra Hejnov&#225;" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00086.2009" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410489v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Hansen" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2009.159" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375507v2" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavey" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Lazennec" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lagarrigue" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Iankova" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2009.03.002" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410146v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin Skogsberg" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dicker" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ryd&#233;n" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Astr&#246;m" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nilsson" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003771" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420339v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2362.2008.01964.x" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8D5TKWJ9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258387v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Henegar" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Tordjman" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Achard" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Lacasa" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cremer" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-1-r14" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420592v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith N. Frayn" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Karpe" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-007-0901-z" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00408903v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cauchi" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Choquet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Guti&#233;rrez-Aguilar" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2007.77" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409166v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurga Laurencikiene" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta M Stenson" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Arvidsson Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorhallur Agustsson" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-1343" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409175v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Castan-Laurell" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Daviaud" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guign&#233;" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regpep.2008.04.003" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01FM18VS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409163v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pelloux" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355310v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2008-0814" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420126v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409450v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOL.0b013e32811e16fb" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657946v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Viguerie" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tiraby" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Annicotte" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Klimcakova" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409781v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seale" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Kajimura" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenli Yang" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Chin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay M. Rohas" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2007.06.001" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409661v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa van Harmelen" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Blomqvist" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M600471-JLR200" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409647v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert F. Smit" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2006-1318" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409775v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jocken" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoffstedt" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00040.2007" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409686v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-1465" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409823v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2006-2668" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409812v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Crampes" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-007-0765-2" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409701v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lolm&#232;de" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-007-0614-3" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409656v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.05.012" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJZPZM8Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420481v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Boon" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabby Bj Hul" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Hch Stegen" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Em Sluijsmans" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valle" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ijo.0803660" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409576v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2796.2007.01851.x" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409520v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen E. Blaak" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Verdich" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2007.606" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126951v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L Santos" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutin" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesli H Larsen" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-006-0619-6" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KGS6NFBV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174364v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorkild I. A. S&#248;rensen" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira A Taylor" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pctr.0010012" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094684v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00144639v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Abella" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubus" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Malumbres" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil G Rane" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Kiyokawa" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2005.09.003" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000852v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Ming Liu" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Moldes" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bastard" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruckert" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2003-031978" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01959825v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grober" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lucas" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S&#246;rhede-Winzell" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaghini" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M208513200" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983588v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Ray" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beylot" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983641v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Large" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signy Reynisdottir" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Fredby" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Klannemark" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698559v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900209v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fl&#233;chet" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983709v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Large" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Van Harmelen" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048264v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Laurell" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Blaise" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fabry" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schaak" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3280453" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690253v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684856v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04808392v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804572-5.00059-8" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-langin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2669-7825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050475509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05264984v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie Pauline Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alquier-Bacqui&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rives" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113221" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04815954v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bodon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Noll" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cassant-Sourdy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Marques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2024.10.018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05352934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Recazens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bottin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bergoglio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mairal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2025.09.014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Prieur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaf627" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Batrow" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caspar-Bauguil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rochet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rousseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2025.102184" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tannour-Louet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouguerra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Zedda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourcier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Massier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andersson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Viguerie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Zhong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Zareifi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113988" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Weinbrenner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Hansen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Klingelhuber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2025.01.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duparc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Gore" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Combes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pires da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.175623" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ryd&#233;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Astrup" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-024-01501-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560971v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Rossmeislov&#225;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Krauzov&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Koc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Wilhelm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor &#352;ebo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e37875" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963677v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Colson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dieckmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Contu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12030446" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04938425v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Jalkanen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Elmastas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36983-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04928850v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oghabian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta W van der Kolk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Marttinen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Valsesia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15100" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04440699v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wargny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Raffin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2022.101391" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845462v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair G Kerr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuoneng Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin H M Kwok" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30620-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Schoiswohl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;gnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Wagner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110910" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540946v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marquis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Charpagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab621" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851719v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tavernier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Benhamed" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.153431" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Linares" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rueda-Rincon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Bloch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Di Michele" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27307-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04839750v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheswary Muniandy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kaminska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Alvarez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab072" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03320059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morigny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Boucher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41574-021-00471-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866665v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne X Shen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Couchet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais de Castro Barbosa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Mejhert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00519.2020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04831231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morfoisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Toni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nigri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hosseini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Zamora" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13122851" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824281v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2021.08.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03320052v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Sramkova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montastier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Marqu&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00109.2021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04836820v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian H Ulbrich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202100106" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04828485v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2020.101084" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02875414v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Smati" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lukowicz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63579-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026751v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Carper" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmani B.M. Nascimento" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lagarde" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108075" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454906v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alligier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barr&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen&#160;e. Blaak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jildau Bouwman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000505342" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02881039v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirikh Chakrabarti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Hager" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim H M Saris" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65936-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204295v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2020.101058" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555264v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Parmar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Murphy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lair" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.131870" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091009v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martins" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mir" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Marqu&#233;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-018-0260-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150261v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ghilain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-018-0007-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04782152v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berend" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Siklova-Vitkova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carayol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqy331" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970067v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019107" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04791146v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao-Ping Wang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Gheldof" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ruffieux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08492-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04791321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta van der Kolk" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianthi Kalafati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Adriaens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen M.J. van Greevenbroek" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vogelzangs" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db19-0560" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782673v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kra&#269;merov&#225;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-019-00676-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04779376v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Klingel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kunesova" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hm Saris" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-018-0169-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085465v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Louche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lefort" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19619-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111789v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pisani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Ghandour" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2017.11.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890004v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;ger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Martins" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez-Zoubir Amri" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.12.102" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608397v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bolton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-3997" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605047v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourlier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38310" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01430844v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane A Ghandour" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ailhaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klingenspor" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique F Langin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.12.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550017v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Viars" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faugere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01597b" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009241v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Giroud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karbiener" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beranger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28613" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339685v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montagner" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducheix" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-310798" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009261v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2016.06.005" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05204314v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eili Kase" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Feng" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siril Bakke" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2015.03.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNKM3STF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05204309v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vila" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db15-0305" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150615v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hlavaty" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Tvrzicka" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004047" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01055296v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Belge" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Hammond" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubois-Deruy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Manoury" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hamelet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.113.004940" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01055371v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne M. Dewulf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Salazar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Neyrinck" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.20733" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01055449v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Harant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Patarca" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guilland" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-013-0306-z" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00995623v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rancoule" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Viaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gres" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Decaunes" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2013.10.003" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91HMZ4DJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01055325v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tem.2014.03.002" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNMX1ZS9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00991860v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle K Vila" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monbrun" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.03.062" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117484v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Beranger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01055455v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mali&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kov&#225;&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Tencerov&#225;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01055396v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Klim&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pol&#225;k" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-3348" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02446148v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Villeneuve" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lairez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ordener" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4373" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00998062v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Koppo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela &#352;iklov&#225;-V&#237;tkov&#225;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Czudkov&#225;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Glisezinski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841328v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Girousse" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001485" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644218v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Carobbio" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M. Hagen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Lelliott" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Slawik" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Medina-Gomez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db12-1748" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841051v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle K. Vila" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-2029" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841212v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Stocks" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira A. Taylor" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Angquist" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Macdonald" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000351726" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01055322v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-2058" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01055323v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db13-1107" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841042v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Malisov&#225;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kracmerov&#225;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kov&#225;cov&#225;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db12-0986" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726516v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Klimcakova" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polak" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kovacova" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Tencerova" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2011-2380" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757837v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Maoret" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Roussel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Combes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002959" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726459v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Siklov&#225;-Vitkov&#225;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Klimc&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A. Marques" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00240.2011" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726497v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Picard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabby Hul" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbe" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00032.2011" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726545v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesli H. Larsen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karani S. Vimaleswaran" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hager" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.111.016543" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726730v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hooton" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Holst" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040394" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00819199v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girousse" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2011.113" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726503v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dentin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Postic" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2012.05.007" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758262v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Scheideler" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2012.11.001" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726508v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loubi&#232;re" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Coonen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M019182" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726571v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Mutch" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tune H. Pers" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi M. Temanni" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pelloux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Marquez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.110.006858" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726449v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Liebisch" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Schmitz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db10-1364" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617733v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jiao" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne L. Dickson" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vidal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2010-2639" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726492v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2011.10.003" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00615268v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kov&#225;cikov&#225;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2010-1575" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617667v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kovacikova" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-010-2014-3" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00505279v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Stich" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-789X.2009.00704.x" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00505103v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2009.09.008" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-409QLC87-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00506204v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larrouy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berlan" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bajzova" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00767.2009" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00505231v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Grau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cauchi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alfredo Martinez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.27947" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613591v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan W. E. Jocken" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs H. Goossens" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hansen" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2010-0776" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00492223v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kov&#225;&#269;ikov&#225;" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sengenes" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kov&#225;&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siklov&#225;-V&#237;tkov&#225;" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klim&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.112" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613669v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2010.03.003" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519587v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aguilar" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Escote" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Vendrell" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2010-0461" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00505128v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Corpeleijn" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Petersen" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim H. M. Saris" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2009.377" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00474279v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ribet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronic Bezaire" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mazzucotelli" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2009-0726" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613612v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M&#225;rquez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Wang" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2010.29808" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375507v2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavey" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Lazennec" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lagarrigue" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Iankova" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2009.03.002" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410140v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lafontan" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2009.05.001" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DC8SWNQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410109v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela V&#237;tkov&#225;" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0033" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410139v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tiraby" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lichtenstein" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason S. Iacovoni" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-009-1385-9" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409959v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.008631" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410145v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bajzov&#225;" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-08-0727" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410141v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koppo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2009.168906" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00414069v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronic B&#233;zaire" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665109990279" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410118v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moro" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose E. Galgani" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanchi Luu" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Pasarica" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2009-0053" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00419424v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Anesia" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.08.019" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP0R18TZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00419418v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jindra Vrzalova" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jindra Hejnov&#225;" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00086.2009" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410489v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Hansen" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2009.159" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420126v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410146v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin Skogsberg" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dicker" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Astr&#246;m" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nilsson" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003771" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258387v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Henegar" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Tordjman" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Achard" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Lacasa" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cremer" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-1-r14" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420592v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith N. Frayn" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Karpe" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-007-0901-z" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00408903v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cauchi" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Choquet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Guti&#233;rrez-Aguilar" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2007.77" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420339v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2362.2008.01964.x" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8D5TKWJ9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409175v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Castan-Laurell" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Daviaud" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guign&#233;" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regpep.2008.04.003" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01FM18VS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409166v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurga Laurencikiene" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta M Stenson" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Arvidsson Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorhallur Agustsson" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-1343" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409163v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pelloux" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355310v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2008-0814" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409576v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2796.2007.01851.x" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409520v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen E. Blaak" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabby Bj Hul" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Verdich" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2007.606" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409686v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-1465" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409823v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2006-2668" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409661v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa van Harmelen" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Blomqvist" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M600471-JLR200" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409647v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert F. Smit" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2006-1318" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409775v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jocken" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoffstedt" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00040.2007" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409450v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOL.0b013e32811e16fb" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657946v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazzucotelli" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Viguerie" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tiraby" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Annicotte" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Klimcakova" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409781v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seale" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Kajimura" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenli Yang" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Chin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay M. Rohas" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2007.06.001" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409812v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Crampes" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-007-0765-2" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409701v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lolm&#232;de" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-007-0614-3" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409656v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.05.012" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJZPZM8Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420481v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Boon" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Hch Stegen" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Em Sluijsmans" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valle" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ijo.0803660" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174364v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorkild I. A. S&#248;rensen" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutin" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira A Taylor" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesli H Larsen" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pctr.0010012" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126951v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L Santos" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-006-0619-6" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KGS6NFBV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094684v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00144639v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Abella" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubus" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Malumbres" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil G Rane" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Kiyokawa" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2005.09.003" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000852v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Ming Liu" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Moldes" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bastard" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruckert" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2003-031978" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01959825v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grober" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lucas" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S&#246;rhede-Winzell" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaghini" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M208513200" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983588v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Ray" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beylot" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983641v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Large" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signy Reynisdottir" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Fredby" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Klannemark" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983709v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Large" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Van Harmelen" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698559v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900209v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fl&#233;chet" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048264v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Laurell" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Blaise" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fabry" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schaak" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3280453" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690253v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafontan" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684856v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373488v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Angot" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Arhatte" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mothe-Satney" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilleron" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757779v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mouisel" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757817v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Satney" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757850v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725827v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725851v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744175v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caspar Bauguil" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797111v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim H.M. Saris" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817890v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Viguerie" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiraby" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Annicotte" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lefort" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765592v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834871v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766324v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04808392v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804572-5.00059-8" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>