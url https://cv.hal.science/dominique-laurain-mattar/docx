--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1471 +234,1471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoconstituents, antioxidant and enzyme inhibition activities of oilseeds and cakes of four underutilized wild edible plants in Sudan</w:t>
+                <w:t xml:space="preserve">Endophytic fungi isolated from various organs of Catharanthus roseus: Phytochemical screening and investigation of indole alkaloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina Yagi</w:t>
+                <w:t xml:space="preserve">Nastaran Hemmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Munna Tahir Abdel Rahman</w:t>
+                <w:t xml:space="preserve">Majid Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gökhan Zengin</w:t>
+                <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozan Emre Eyupoglu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosella Spina</w:t>
+                <w:t xml:space="preserve">Mohsen Saeedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 486, pp.144670. </w:t>
+              <w:t xml:space="preserve">South African Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.674-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2025.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080716v1</w:t>
+                <w:t xml:space="preserve">hal-04978038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical analysis and bioactivities of Rhizophora mucronata Lam. from Djibouti: in vitro and in silico approaches</w:t>
+                <w:t xml:space="preserve">Antioxidant, enzyme and molecular docking tyrosinase inhibitory activities of major polyphenols in boscia coriacea graells, grewia erythraea (Schweinf.) chiov., Ochradenus baccatus delile, and orthosiphon pallidus royle ex benth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Said Mohamed</w:t>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+                <w:t xml:space="preserve">Gokhan Zengin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosella Spina</w:t>
+                <w:t xml:space="preserve">Mohamed Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Yamari</w:t>
+                <w:t xml:space="preserve">Ricardo Gil-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Caprioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of Pharmacognosy and Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22271/phyto.2025.v14.i5e.15592⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (4), pp.e202402498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.202402498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321842v1</w:t>
+                <w:t xml:space="preserve">hal-04978034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusarium antagonism potential and metabolomics analysis of endophytic bacteria isolated from Crotalaria retusa L., a traditional medicinal plant in Côte d’Ivoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytochemical analysis and bioactivities of Rhizophora mucronata Lam. from Djibouti: in vitro and in silico approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Kouakou Fossou</w:t>
+                <w:t xml:space="preserve">Ahmed Said Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Magot</w:t>
+                <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anicet Théodore Ediman Ebou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Ghislaine Zaka Kouadjo-Zézé</w:t>
+                <w:t xml:space="preserve">Imane Yamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnaf056⟩</w:t>
+              <w:t xml:space="preserve"> Journal of Pharmacognosy and Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (5), pp.348-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22271/phyto.2025.v14.i5e.15592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321846v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Antibacterial Potency of Cymbopogon Essential Oils: Liposome Encapsulation and Phytochemical Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdirahman Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatouma Abdoul-Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatouma Abdoul-Latif</w:t>
+                <w:t xml:space="preserve">Andréea Pasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréea Pasc</w:t>
+                <w:t xml:space="preserve">Arnaud Risler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (5), pp.510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antibiotics14050510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutraceutical Potential of Oilseeds and By‐Products (Cakes) of Three Underutilized Malvaceae Trees Grown in Sudan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosella Spina</w:t>
+                <w:t xml:space="preserve">Fusarium antagonism potential and metabolomics analysis of endophytic bacteria isolated from Crotalaria retusa L., a traditional medicinal plant in Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evrad Sausthène Seka Ahoty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kouakou Fossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicet Théodore Ediman Ebou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ghislaine Zaka Kouadjo-Zézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fsn3.70080⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 372, pp.fnaf056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnaf056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080722v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant, enzyme and molecular docking tyrosinase inhibitory activities of major polyphenols in boscia coriacea graells, grewia erythraea (Schweinf.) chiov., Ochradenus baccatus delile, and orthosiphon pallidus royle ex benth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Caprioli</w:t>
+                <w:t xml:space="preserve">Phytoconstituents, antioxidant and enzyme inhibition activities of oilseeds and cakes of four underutilized wild edible plants in Sudan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munna Tahir Abdel Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gökhan Zengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozan Emre Eyupoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbdv.202402498⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 486, pp.144670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978034v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endophytic fungi isolated from various organs of Catharanthus roseus: Phytochemical screening and investigation of indole alkaloids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutraceutical Potential of Oilseeds and By‐Products (Cakes) of Three Underutilized Malvaceae Trees Grown in Sudan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munna Tahir Abdel Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nastaran Hemmati</w:t>
+                <w:t xml:space="preserve">Gökhan Zengin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majid Azizi</w:t>
+                <w:t xml:space="preserve">Ozan Emre Eyupoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Saeedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 177, pp.674-683. </w:t>
+              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (3), pp.e70080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2025.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.70080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978038v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Natural products from plants or microorganisms for treatment of non- communicable diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sakina Yagi</w:t>
+                <w:t xml:space="preserve">In vitro and in silico analysis for elucidation of antioxidant potential of Djiboutian Avicennia Marina (Forsk.) Vierh. phytochemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Said Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Kordofani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2024.1496038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (7), pp.3410-3425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07391102.2023.2213338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099725v1</w:t>
+                <w:t xml:space="preserve">hal-04384539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in silico analysis for elucidation of antioxidant potential of Djiboutian Avicennia Marina (Forsk.) Vierh. phytochemicals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Said Mohamed</w:t>
+                <w:t xml:space="preserve">Editorial: Natural products from plants or microorganisms for treatment of non- communicable diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gokhan Zengin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42 (7), pp.3410-3425. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1496038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07391102.2023.2213338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2024.1496038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384539v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Anti-Inflammatory Activity and Metabolomics Analysis of Endophytic Fungal Extracts; Identification and Characterization of Perylenequinones and Terpenoids from the Interesting Active Alternaria Endophyte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosella Spina</w:t>
+                <w:t xml:space="preserve">Phenolic acids and amaryllidaceae alkaloids profiles in Leucojum aestivum L. in vitro plants grown under different light conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Morańska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Ropars</w:t>
+                <w:t xml:space="preserve">Magdalena Simlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Warchoł</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Bouazzi</w:t>
+                <w:t xml:space="preserve">Edyta Skrzypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Dadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lemiere</w:t>
+                <w:t xml:space="preserve">Piotr Waligórski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 28 (18), pp.6531. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28186531⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28041525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262978v1</w:t>
+                <w:t xml:space="preserve">hal-03989636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic acids and amaryllidaceae alkaloids profiles in Leucojum aestivum L. in vitro plants grown under different light conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilia Morańska</w:t>
+                <w:t xml:space="preserve">Screening of Anti-Inflammatory Activity and Metabolomics Analysis of Endophytic Fungal Extracts; Identification and Characterization of Perylenequinones and Terpenoids from the Interesting Active Alternaria Endophyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Simlat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marzena Warchoł</w:t>
+                <w:t xml:space="preserve">Sihem Bouazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edyta Skrzypek</w:t>
+                <w:t xml:space="preserve">Safa Dadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Waligórski</w:t>
+                <w:t xml:space="preserve">Pascal Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 28 (4), pp.1525. </w:t>
+              <w:t xml:space="preserve">, 2023, 28 (18), pp.6531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28041525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28186531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989636v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Profile and Quantification of Terpene Trilactones and Flavonoids in Ginkgo biloba L. Buds Depending on Physiological Stages</w:t>
               </w:r>
@@ -1903,321 +1903,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endophytic bacteria from in vitro culture of Leucojum aestivum L. a new source of galanthamine and elicitor of alkaloid biosynthesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marzena Warchoł</w:t>
+                <w:t xml:space="preserve">Huile essentielle de Matricaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Gurgul</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Aribi-Zouioueche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-17992-5⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (613), pp.49-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2021.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788648v1</w:t>
+                <w:t xml:space="preserve">hal-05583045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle d’écorce de cannelle de Ceylan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+                <w:t xml:space="preserve">Endophytic bacteria from in vitro culture of Leucojum aestivum L. a new source of galanthamine and elicitor of alkaloid biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Morańska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Warchoł</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisa Aribi-Zouioueche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Artur Gurgul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edyta Skrzypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (617), pp.57-60. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.13700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2022.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-17992-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957013v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huile essentielle d’Origan vulgaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Aribi-Zouioueche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (619), pp.57-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2245,2965 +2245,2991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of endophytic bacteria of Leucojum aestivum ‘Gravety giant’ as a potential source of alkaloids and as antagonist to some plant fungal pathogens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huile essentielle d’écorce de cannelle de Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Aribi-Zouioueche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10102089⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (617), pp.57-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2022.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889320v1</w:t>
+                <w:t xml:space="preserve">hal-03957013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle de Petit grain bigarade</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Screening of endophytic bacteria of Leucojum aestivum ‘Gravety giant’ as a potential source of alkaloids and as antagonist to some plant fungal pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuka Munakata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Genestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (607), pp.51-53. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.2089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2021.03.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10102089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262250v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloe djiboutiensis: Antioxidant Activity, Molecular Networking-Based Approach and In Vivo Toxicity of This Endemic Species in Djibouti</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Philippot</w:t>
+                <w:t xml:space="preserve">The Effect of the Aqueous Enzymatic Extraction Method towards Momordica charantia Seed Oil and Its Lignocellulosic Biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadirah Zawani Mohd Nesfu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnah Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suriyati Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26103046⟩</w:t>
+              <w:t xml:space="preserve">Walailak Journal of Science and Technology (WJST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.9098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48048/wjst.2021.9098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232458v1</w:t>
+                <w:t xml:space="preserve">hal-03175675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’essence d’Orange douce</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A comparative study of physicochemical properties, antioxidant and enzyme inhibition activities of oils extracted from seeds of seven new sunflower (Helianthus annuus L.) lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Mohamed Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gokhan Zengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahab H. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi Fourreh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2021.06.039⟩</w:t>
+              <w:t xml:space="preserve">Turkish Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (SI-2), pp.765-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3906/bot-2107-32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363368v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’huile essentielle de Marjolaine à coquilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (611), pp.57-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpha.2021.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Identification of Endophytic Bacteria in Leucojum aestivum In Vitro Culture, NMR-Based Metabolomics Study and LC-MS Analysis Leading to Potential Amaryllidaceae Alkaloid Production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aloe djiboutiensis: Antioxidant Activity, Molecular Networking-Based Approach and In Vivo Toxicity of This Endemic Species in Djibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Hehn</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22041773⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (10), pp.3046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26103046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139936v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle de Myrrhe amère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">L’essence d’Orange douce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 60 (604), pp.59-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2021.01.017⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 60 (609), pp.59-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2021.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167578v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of physicochemical properties, antioxidant and enzyme inhibition activities of oils extracted from seeds of seven new sunflower (Helianthus annuus L.) lines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huile essentielle de Petit grain bigarade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3906/bot-2107-32⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (607), pp.51-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2021.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517546v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of the Aqueous Enzymatic Extraction Method towards Momordica charantia Seed Oil and Its Lignocellulosic Biomass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+                <w:t xml:space="preserve">Molecular Identification of Endophytic Bacteria in Leucojum aestivum In Vitro Culture, NMR-Based Metabolomics Study and LC-MS Analysis Leading to Potential Amaryllidaceae Alkaloid Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Walailak Journal of Science and Technology (WJST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (6), pp.9098. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.1773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48048/wjst.2021.9098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22041773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175675v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Antioxidant and Antibacterial Activities, Cytotoxicity of Acacia seyal Del Bark Extracts and Isolated Compounds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huile essentielle de Myrrhe amère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25102392⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (604), pp.59-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2021.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863909v1</w:t>
+                <w:t xml:space="preserve">hal-03167578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle de Camomille romaine</w:t>
+                <w:t xml:space="preserve">Huile essentielle de Mandarine verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 59 (595-596), pp.53-56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2020.03.016⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 59 (598), pp.57-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2020.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931421v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Antiviral, Antibacterial and Antiproliferative Activities of the Endophytic Fungus Curvularia papendorfii, and Isolation of a New Polyhydroxyacid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huile essentielle de Lavande aspic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091353⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (593), pp.57-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931417v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbohydrates stimulated Amaryllidaceae alkaloids biosynthesis in Leucojum aestivum L. plants cultured in RITA ® bioreactor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huile essentielle d’Encens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.8688⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (601), pp.59-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2020.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511052v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle d’Encens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Huile essentielle de Camomille romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 59 (601), pp.59-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2020.10.028⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 59 (595-596), pp.53-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2020.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167576v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle de Lavande aspic</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carbohydrates stimulated Amaryllidaceae alkaloids biosynthesis in Leucojum aestivum L. plants cultured in RITA ® bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Morańska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edyta Skrzypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Warchoł</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.12.020⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.e8688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.8688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931423v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of ajmalicine and vinblastine in cell cultures is enhanced by endophytic fungi of Catharanthus roseus cv. Icy Pink</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Majid Azizi</w:t>
+                <w:t xml:space="preserve">Evaluation of Antioxidant and Antibacterial Activities, Cytotoxicity of Acacia seyal Del Bark Extracts and Isolated Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hossein Arouei</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Risler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mérito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112776⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (10), pp.2392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25102392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977149v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle de Mandarine verte</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of Antiviral, Antibacterial and Antiproliferative Activities of the Endophytic Fungus Curvularia papendorfii, and Isolation of a New Polyhydroxyacid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afra Khiralla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihayl Varbanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2020.06.026⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954200v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle d’Ylang-ylang</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accumulation of ajmalicine and vinblastine in cell cultures is enhanced by endophytic fungi of Catharanthus roseus cv. Icy Pink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastaran Hemmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Arouei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (589), pp.57-59. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158, pp.112776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314611v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The In-silico Studies of Benzylidene Indanone Derivatives Towards Dengue Virus Type-2 NS2B/NS3 Protease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screening of Amaryllidaceae alkaloids in bulbs and tissue cultures of Narcissus papyraceus and four varieties of N. tazetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezatul Kamarulzaman</w:t>
+                <w:t xml:space="preserve">Ameneh Tarakemeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habibah A. Wahab</w:t>
+                <w:t xml:space="preserve">Vahid Rowshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iffah Izzati Zakaria</w:t>
+                <w:t xml:space="preserve">Hassan Salehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (Supp.2), pp.191-198. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 172, pp.230-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21315/jps2019.30.s2.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2019.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511078v1</w:t>
+                <w:t xml:space="preserve">hal-02123306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle de Ravintsara</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The In-silico Studies of Benzylidene Indanone Derivatives Towards Dengue Virus Type-2 NS2B/NS3 Protease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadirah Zawani Mohd Nesfu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Mansard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ezatul Kamarulzaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibah A. Wahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iffah Izzati Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.02.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (Supp.2), pp.191-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21315/jps2019.30.s2.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157323v1</w:t>
+                <w:t xml:space="preserve">hal-02511078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous melatonin stimulated Amaryllidaceae alkaloid biosynthesis in in vitro cultures of Leucojum aestivum L</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huile essentielle de Ravintsara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Mansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.06.021⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (585), pp.57-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160645v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle de Niaouli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Huile essentielle d’Ylang-ylang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 58 (587), pp.59-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.04.011⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 58 (589), pp.57-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152269v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle d’Arbre à thé ou de Tea tree</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exogenous melatonin stimulated Amaryllidaceae alkaloid biosynthesis in in vitro cultures of Leucojum aestivum L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Simlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Morańska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edyta Skrzypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Warchoł</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2018.12.014⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.111458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157318v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Determination of Lycorine and Galanthamine in Different in Vitro Tissues of Narcissus tazetta by GC-MS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huile essentielle de Niaouli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Horticultural Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.151 - 157. </w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (587), pp.59-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22059/ijhst.2019.280853.295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403509v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Amaryllidaceae alkaloids in bulbs and tissue cultures of Narcissus papyraceus and four varieties of N. tazetta</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huile essentielle d’Arbre à thé ou de Tea tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 172, pp.230-237. </w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (583), pp.59-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2019.04.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2018.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123306v1</w:t>
+                <w:t xml:space="preserve">hal-02157318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères de qualité des huiles essentielles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative Determination of Lycorine and Galanthamine in Different in Vitro Tissues of Narcissus tazetta by GC-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameneh Tarakemeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Rowshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Salehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (580), pp.18-20. </w:t>
+              <w:t xml:space="preserve">International Journal of Horticultural Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.151 - 157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2018.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22059/ijhst.2019.280853.295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157320v1</w:t>
+                <w:t xml:space="preserve">hal-02403509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of natural products of the genera Curvularia and Bipolaris</w:t>
               </w:r>
@@ -5300,1700 +5326,1778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid screening for bioactive natural compounds in Indigofera caerulea Rox fruits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critères de qualité des huiles essentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.08.089⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (580), pp.18-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2018.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087730v1</w:t>
+                <w:t xml:space="preserve">hal-02157320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huile essentielle de Géranium rosat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (581), pp.57-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpha.2018.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du végétal à l’homéopathie, intérêts des plantes carnivores en thérapeutique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+                <w:t xml:space="preserve">Rapid screening for bioactive natural compounds in Indigofera caerulea Rox fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatouma Abdoul-Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2018.07.012⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125, pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.08.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157326v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle de Corymbia citriodora</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Du végétal à l’homéopathie, intérêts des plantes carnivores en thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Koziol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 57 (577), pp.55-56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2018.04.012⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 57 (579), pp.54-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157325v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial, antiproliferative and antioxidant activity of leaf extracts of selected Solanaceae species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huile essentielle de Corymbia citriodora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Koziol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2017.06.016⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (577), pp.55-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2018.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544036v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulating effect of both 4’- O -methylnorbelladine feeding and temporary immersion conditions on galanthamine and lycorine production by Leucojum aestivum L. bulblets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Dupire</w:t>
+                <w:t xml:space="preserve">Antibacterial, antiproliferative and antioxidant activity of leaf extracts of selected Solanaceae species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nalah Fadl Almoulah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulian Voynikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reneta Gevrenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Schohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzvetomira Tzanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering in Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elsc.201600045⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.368-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2017.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02087800v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endophytic fungi associated with Sudanese medicinal plants show cytotoxic and antibiotic potential</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie E Slezack-Deschaumes</w:t>
+                <w:t xml:space="preserve">Stimulating effect of both 4’- O -methylnorbelladine feeding and temporary immersion conditions on galanthamine and lycorine production by Leucojum aestivum L. bulblets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnw089⟩</w:t>
+              <w:t xml:space="preserve">Engineering in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (8), pp.731-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elsc.201600045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528741v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot study of antioxidant potential of endophytic fungi from some Sudanese medicinal plants</w:t>
+                <w:t xml:space="preserve">Endophytic fungi associated with Sudanese medicinal plants show cytotoxic and antibiotic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afra Khiralla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rosella Spina</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ietidal E Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzvetomira Tzanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Schohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie E Slezack-Deschaumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Pacific Journal of Tropical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apjtm.2015.07.032⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 363 (11), pp.fnw089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnw089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495991v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant and antiglycation properties of Hydnora johannis roots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Chapleur</w:t>
+                <w:t xml:space="preserve">A pilot study of antioxidant potential of endophytic fungi from some Sudanese medicinal plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afra Khiralla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ietidal Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justinne Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2012.10.006⟩</w:t>
+              <w:t xml:space="preserve">Asian Pacific Journal of Tropical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (9), pp.701 - 704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apjtm.2015.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474769v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of auxins on somatic embryogenesis and alkaloid accumulation in Leucojum aestivum callus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Ptak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna El Tahchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edyta Skrzypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Wojtowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Central European Journal of Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (6), pp.591-599. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/s11535-013-0160-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leucojum aestivum plants propagated in in vitro bioreactor culture and on solid media containing cytokinins</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antioxidant and antiglycation properties of Hydnora johannis roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Drouart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bourgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering in Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elsc.201200109⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84, pp.124-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2012.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01494090v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of the rearrangement of deuterium-labeled 4'-O-methylnorbelladine in Leucojum aestivum shoot cultures by mass spectrometry. Influence of precursor feeding on amaryllidaceae alkaloid accumulation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leucojum aestivum plants propagated in in vitro bioreactor culture and on solid media containing cytokinins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Ptak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Simlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kwiecien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/np200285j⟩</w:t>
+              <w:t xml:space="preserve">Engineering in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (3), pp.261-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elsc.201200109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662945v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kinetic study of the rearrangement of deuterium-labeled 4'-O-methylnorbelladine in Leucojum aestivum shoot cultures by mass spectrometry. Influence of precursor feeding on amaryllidaceae alkaloid accumulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna El Tahchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvina Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (11), pp.2356-2361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np200285j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New method for the study of Amaryllidaceae alkaloid biosynthesis using biotransformation of deuterium-labeled precursor in tissue cultures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna El Tahchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Ptak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biochimica Polonica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 57 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18388/abp.2010_2375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7003,1692 +7107,1692 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude phytochimique d’extraits de feuilles de Dialium guineense Willd. (Caesalpiniaceae) en phase gazeuse couplée à la spectrométrie de masse, évaluation de l’activité antioxydante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Diassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guata Yoro Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées virtuelles AFERP_Association Francophone pour l'Enseignement et la Recherche en Pharmacognosie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation de biomolécules à partir d’endophytes fongiques à activité anti-inflammatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Bouazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pol Frippiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afra Khiralla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées virtuelles AFERP_Association Francophone pour l'Enseignement et la Recherche en Pharmacognosie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of endophytic bacteria in biosynthesis of important therapeutic Amaryllidaceae alkaloids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une identification rapide de composés naturels de plantes par HPTLC-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Barbara Simlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. FORUM FRANCO-POLONAIS DE LA RECHERCHE ET DE L’INNOVATION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Journée Scientifiques Club CCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314632v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of biomolecules in Endophytes Fungi from Sudan’s medicinal plants</w:t>
+                <w:t xml:space="preserve">The role of endophytic bacteria in biosynthesis of important therapeutic Amaryllidaceae alkaloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Afra Khiralla</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Barbara Simlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress SCF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4. FORUM FRANCO-POLONAIS DE LA RECHERCHE ET DE L’INNOVATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314609v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une identification rapide de composés naturels de plantes par HPTLC-MS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of biomolecules in Endophytes Fungi from Sudan’s medicinal plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afra Khiralla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifiques Club CCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Congress SCF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314629v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Networking-Based Approach of Aloe djiboutiensis, Antioxidant Activity and In Vivo Toxicity of This Endemic Species in Djibouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdirahman Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Amaryllidaceae alkaloids in bulbs and in vitro cultures in various species of Narcissus using GC-MS and LC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameneh Tarakemeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahid Rowshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bacterial endophytes as biocontrol agents and bioactive compound producers with agronomical and pharmaceutical interests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munakata Yuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Genestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gavira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Ecole doctorale SiReNa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of the Leucojum aestivum L. endophytic bacteria to promote Amaryllidaceae alkaloids biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Ptak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Simlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Morańska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTA BIOLOGICA CRACOVIENSIA Series Botanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cracovie (PL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYTOCHEMICAL STUDIES OF ENDOPHYTIC FUNGI: A SOURCE OF NEW ACTIVES BIOMOLECULES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activités biologiques et études phytochimiques de fruits d’Indigofera caerulea Rox (Fabaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi Fourreh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Mohamed Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress SCF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France. 1, pp.291 - 309</w:t>
+              <w:t xml:space="preserve">3ème Symposium international AFERP-STOLON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314608v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical analysis by NMR-based metabolomics approach in amaryllidaceae plants</w:t>
+                <w:t xml:space="preserve">PHYTOCHEMICAL STUDIES OF ENDOPHYTIC FUNGI: A SOURCE OF NEW ACTIVES BIOMOLECULES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afra Khiralla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Liège, Belgium. 5, pp.2356 - 2361, 2010</w:t>
+              <w:t xml:space="preserve">Congress SCF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France. 1, pp.291 - 309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314607v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités biologiques et études phytochimiques de fruits d’Indigofera caerulea Rox (Fabaceae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytochemical analysis by NMR-based metabolomics approach in amaryllidaceae plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium international AFERP-STOLON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">11èmes journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Liège, Belgium. 5, pp.2356 - 2361, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639454v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of both 4,-O-methylnorbelladine feeding and temporary immersion conditions on galanthamine and lycorine production by leucojum aestivum bulblets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Ptak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Internationnal Symposium on Chromatography of naturel Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lublin (POL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elicitation of galanthamine and lycorine biosynthetic pathway with deuterium-labelled-4’-O-methylnorbelladine added to leucojum aestivum bulblets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Ptak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFERP &amp; STOLON International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Brussel, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8698,272 +8802,272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaryllidaceae Alkaloid Accumulation by Plant In Vitro Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Ptak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioprocessing of Plant In Vitro Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203-223, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-54600-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endophytic fungi: occurrence, classification, function and natural products.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afra Khiralla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Yagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ietidal E Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain Mattar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Evelyn Hughes ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endophytic Fungi: Diversity, Characterization and Biocontrol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Hughes ed., Nova Science Publishers, Hauppauge NY, USA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId249"/>
+      <w:footerReference w:type="default" r:id="rId251"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9110,51 +9214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Warcho&#322;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Mora&#324;ska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020258" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Yagi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munna Tahir Abdel Rahman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Zengin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Emre Eyupoglu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144670" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05321842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Said Mohamed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Mohamed Abdoul-Latif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Yamari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22271/phyto.2025.v14.i5e.15592" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05321846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrad Sausth&#232;ne Seka Ahoty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kouakou Fossou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Th&#233;odore Ediman Ebou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ghislaine Zaka Kouadjo-Z&#233;z&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaf056" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05080694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Abdoul-Latif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ea Pasc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics14050510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.70080" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Zengin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gil-Ortiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caprioli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202402498" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Hemmati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Azizi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Saeedi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2025.01.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1496038" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384539v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kordofani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2023.2213338" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bouazzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Dadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemiere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186531" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03989636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Simlat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Skrzypek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Walig&#243;rski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041525" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mattar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Khiralla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nutraceuticals3010014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03679141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2022.02.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gurgul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17992-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couic-Marinier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Aribi-Zouioueche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2022.05.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03956996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2022.07.047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Munakata" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Genestier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10102089" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.03.036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232458v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26103046" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03363368v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.06.039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03622282v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.10.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167578v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.01.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517546v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mohamed Yagi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab H. Abdallah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi Fourreh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/bot-2107-32" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175675v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadirah Zawani Mohd Nesfu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnah Osman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriyati Mohamad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48048/wjst.2021.9098" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02863909v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M&#233;rito" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102392" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931421v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2020.03.016" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091353" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02511052v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8688" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167576v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2020.10.028" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931423v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.12.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977149v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Arouei" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112776" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954200v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2020.06.026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314611v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.07.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02511078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul Kamarulzaman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibah A. Wahab" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iffah Izzati Zakaria" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21315/jps2019.30.s2.16" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157323v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mansard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.02.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02160645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.06.021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02152269v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.04.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157318v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.12.014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403509v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameneh Tarakemeh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Rowshan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salehi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/ijhst.2019.280853.295" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02123306v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.04.043" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157320v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.09.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087738v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2018.09.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087730v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.08.089" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84HJR0C9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157322v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.10.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157326v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlosser" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.07.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9ZBDBQD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157325v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Koziol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.04.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02544036v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalah Fadl Almoulah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Voynikov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reneta Gevrenova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Schohn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetomira Tzanova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2017.06.016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087800v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201600045" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXGHX8TJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01528741v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietidal E Mohamed" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw089" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495991v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietidal Mohamed" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinne Thomas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mignard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apjtm.2015.07.032" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474769v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Drouart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Henry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2012.10.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494081v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Tahchy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Wojtowicz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11535-013-0160-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494090v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kwiecien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201200109" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL9XQ9H4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662945v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Barre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200285j" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186004v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chr&#233;tien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18388/abp.2010_2375" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788661v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Diassy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Diatta" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gassama" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guata Yoro Sy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03377256v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314632v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Barbara Simlat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314609v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314629v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788657v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788662v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917614v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munakata Yuka" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gavira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556923v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314608v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314607v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639454v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556929v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556928v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02525390v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54600-1_4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02544045v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain Mattar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/endophytic-fungi-diversity-characterization-and-biocontrol/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Warcho&#322;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Mora&#324;ska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020258" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Hemmati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Azizi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Saeedi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2025.01.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978034v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Zengin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gil-Ortiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caprioli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202402498" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05321842v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Said Mohamed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Mohamed Abdoul-Latif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Yamari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22271/phyto.2025.v14.i5e.15592" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05080694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Abdoul-Latif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ea Pasc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics14050510" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05321846v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrad Sausth&#232;ne Seka Ahoty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kouakou Fossou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Th&#233;odore Ediman Ebou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ghislaine Zaka Kouadjo-Z&#233;z&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaf056" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Yagi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munna Tahir Abdel Rahman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Zengin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Emre Eyupoglu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144670" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.70080" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kordofani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2023.2213338" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099725v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1496038" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03989636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Simlat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Skrzypek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Walig&#243;rski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041525" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bouazzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Dadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemiere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186531" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mattar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Khiralla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nutraceuticals3010014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03679141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2022.02.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05583045v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couic-Marinier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Aribi-Zouioueche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.12.028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788648v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gurgul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17992-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03956996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2022.07.047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2022.05.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Munakata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Genestier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10102089" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadirah Zawani Mohd Nesfu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnah Osman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriyati Mohamad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48048/wjst.2021.9098" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517546v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mohamed Yagi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab H. Abdallah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi Fourreh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/bot-2107-32" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03622282v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.10.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232458v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26103046" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03363368v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.06.039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262250v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.03.036" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.01.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2020.06.026" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.12.020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167576v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2020.10.028" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2020.03.016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02511052v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8688" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02863909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M&#233;rito" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102392" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931417v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091353" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977149v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Arouei" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112776" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02123306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameneh Tarakemeh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Rowshan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salehi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.04.043" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02511078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul Kamarulzaman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibah A. Wahab" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iffah Izzati Zakaria" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21315/jps2019.30.s2.16" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mansard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.02.012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314611v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.07.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02160645v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.06.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02152269v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.04.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157318v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.12.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403509v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/ijhst.2019.280853.295" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087738v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2018.09.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157320v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.09.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157322v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.10.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087730v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.08.089" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84HJR0C9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157326v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlosser" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.07.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9ZBDBQD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157325v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Koziol" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.04.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02544036v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalah Fadl Almoulah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Voynikov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reneta Gevrenova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Schohn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetomira Tzanova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2017.06.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087800v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201600045" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXGHX8TJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01528741v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietidal E Mohamed" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw089" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495991v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietidal Mohamed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinne Thomas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mignard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apjtm.2015.07.032" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494081v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Tahchy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Wojtowicz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11535-013-0160-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474769v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Drouart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Henry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2012.10.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494090v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kwiecien" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201200109" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL9XQ9H4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662945v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Barre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200285j" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186004v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chr&#233;tien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18388/abp.2010_2375" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788661v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Diassy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Diatta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gassama" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guata Yoro Sy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03377256v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314629v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314632v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Barbara Simlat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314609v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788657v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788662v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917614v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munakata Yuka" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gavira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556923v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639454v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314608v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314607v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556929v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556928v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02525390v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54600-1_4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02544045v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain Mattar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/endophytic-fungi-diversity-characterization-and-biocontrol/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>