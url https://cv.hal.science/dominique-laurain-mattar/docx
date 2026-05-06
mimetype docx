--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,3388 +234,3414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endophytic fungi isolated from various organs of Catharanthus roseus: Phytochemical screening and investigation of indole alkaloids</w:t>
+                <w:t xml:space="preserve">Phytochemical analysis and bioactivities of Rhizophora mucronata Lam. from Djibouti: in vitro and in silico approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nastaran Hemmati</w:t>
+                <w:t xml:space="preserve">Ahmed Said Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majid Azizi</w:t>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Saeedi</w:t>
+                <w:t xml:space="preserve">Imane Yamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 177, pp.674-683. </w:t>
+              <w:t xml:space="preserve"> Journal of Pharmacognosy and Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (5), pp.348-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2025.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22271/phyto.2025.v14.i5e.15592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978038v1</w:t>
+                <w:t xml:space="preserve">hal-05321842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant, enzyme and molecular docking tyrosinase inhibitory activities of major polyphenols in boscia coriacea graells, grewia erythraea (Schweinf.) chiov., Ochradenus baccatus delile, and orthosiphon pallidus royle ex benth</w:t>
+                <w:t xml:space="preserve">Fusarium antagonism potential and metabolomics analysis of endophytic bacteria isolated from Crotalaria retusa L., a traditional medicinal plant in Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+                <w:t xml:space="preserve">Evrad Sausthène Seka Ahoty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gokhan Zengin</w:t>
+                <w:t xml:space="preserve">Romain Kouakou Fossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Said</w:t>
+                <w:t xml:space="preserve">Florent Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Gil-Ortiz</w:t>
+                <w:t xml:space="preserve">Anicet Théodore Ediman Ebou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Caprioli</w:t>
+                <w:t xml:space="preserve">Claude Ghislaine Zaka Kouadjo-Zézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (4), pp.e202402498. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 372, pp.fnaf056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbdv.202402498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnaf056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978034v1</w:t>
+                <w:t xml:space="preserve">hal-05321846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical analysis and bioactivities of Rhizophora mucronata Lam. from Djibouti: in vitro and in silico approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Antibacterial Potency of Cymbopogon Essential Oils: Liposome Encapsulation and Phytochemical Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Said Mohamed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+                <w:t xml:space="preserve">Fatouma Abdoul-Latif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosella Spina</w:t>
+                <w:t xml:space="preserve">Andréea Pasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Yamari</w:t>
+                <w:t xml:space="preserve">Arnaud Risler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of Pharmacognosy and Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22271/phyto.2025.v14.i5e.15592⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (5), pp.510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics14050510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321842v1</w:t>
+                <w:t xml:space="preserve">hal-05080694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Antibacterial Potency of Cymbopogon Essential Oils: Liposome Encapsulation and Phytochemical Insights</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytoconstituents, antioxidant and enzyme inhibition activities of oilseeds and cakes of four underutilized wild edible plants in Sudan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréea Pasc</w:t>
+                <w:t xml:space="preserve">Sakina Yagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Risler</w:t>
+                <w:t xml:space="preserve">Munna Tahir Abdel Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Philippot</w:t>
+                <w:t xml:space="preserve">Gökhan Zengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozan Emre Eyupoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics14050510⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 486, pp.144670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080694v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusarium antagonism potential and metabolomics analysis of endophytic bacteria isolated from Crotalaria retusa L., a traditional medicinal plant in Côte d’Ivoire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Ghislaine Zaka Kouadjo-Zézé</w:t>
+                <w:t xml:space="preserve">Nutraceutical Potential of Oilseeds and By‐Products (Cakes) of Three Underutilized Malvaceae Trees Grown in Sudan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munna Tahir Abdel Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gökhan Zengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozan Emre Eyupoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnaf056⟩</w:t>
+              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (3), pp.e70080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.70080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321846v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoconstituents, antioxidant and enzyme inhibition activities of oilseeds and cakes of four underutilized wild edible plants in Sudan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosella Spina</w:t>
+                <w:t xml:space="preserve">Antioxidant, enzyme and molecular docking tyrosinase inhibitory activities of major polyphenols in boscia coriacea graells, grewia erythraea (Schweinf.) chiov., Ochradenus baccatus delile, and orthosiphon pallidus royle ex benth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gokhan Zengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Gil-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Caprioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144670⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (4), pp.e202402498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.202402498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080716v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutraceutical Potential of Oilseeds and By‐Products (Cakes) of Three Underutilized Malvaceae Trees Grown in Sudan</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endophytic fungi isolated from various organs of Catharanthus roseus: Phytochemical screening and investigation of indole alkaloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gökhan Zengin</w:t>
+                <w:t xml:space="preserve">Nastaran Hemmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozan Emre Eyupoglu</w:t>
+                <w:t xml:space="preserve">Majid Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Saeedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (3), pp.e70080. </w:t>
+              <w:t xml:space="preserve">South African Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.674-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fsn3.70080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2025.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080722v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in silico analysis for elucidation of antioxidant potential of Djiboutian Avicennia Marina (Forsk.) Vierh. phytochemicals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maha Kordofani</w:t>
+                <w:t xml:space="preserve">Editorial: Natural products from plants or microorganisms for treatment of non- communicable diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Yagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gokhan Zengin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07391102.2023.2213338⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1496038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2024.1496038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384539v1</w:t>
+                <w:t xml:space="preserve">hal-05099725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Natural products from plants or microorganisms for treatment of non- communicable diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sakina Yagi</w:t>
+                <w:t xml:space="preserve">In vitro and in silico analysis for elucidation of antioxidant potential of Djiboutian Avicennia Marina (Forsk.) Vierh. phytochemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Said Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Kordofani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.1496038. </w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (7), pp.3410-3425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2024.1496038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07391102.2023.2213338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099725v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic acids and amaryllidaceae alkaloids profiles in Leucojum aestivum L. in vitro plants grown under different light conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilia Morańska</w:t>
+                <w:t xml:space="preserve">L’huile essentielle de Sarriette des montagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Simlat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marzena Warchoł</w:t>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edyta Skrzypek</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louisa Aribi-Zouioueche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28041525⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (623), pp.53-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2023.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989636v1</w:t>
+                <w:t xml:space="preserve">hal-05583074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Anti-Inflammatory Activity and Metabolomics Analysis of Endophytic Fungal Extracts; Identification and Characterization of Perylenequinones and Terpenoids from the Interesting Active Alternaria Endophyte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosella Spina</w:t>
+                <w:t xml:space="preserve">Phenolic acids and amaryllidaceae alkaloids profiles in Leucojum aestivum L. in vitro plants grown under different light conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Morańska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Simlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Warchoł</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Ropars</w:t>
+                <w:t xml:space="preserve">Edyta Skrzypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Bouazzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lemiere</w:t>
+                <w:t xml:space="preserve">Piotr Waligórski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 28 (18), pp.6531. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28186531⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28041525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262978v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Profile and Quantification of Terpene Trilactones and Flavonoids in Ginkgo biloba L. Buds Depending on Physiological Stages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+                <w:t xml:space="preserve">Screening of Anti-Inflammatory Activity and Metabolomics Analysis of Endophytic Fungal Extracts; Identification and Characterization of Perylenequinones and Terpenoids from the Interesting Active Alternaria Endophyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Bouazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Saliba</w:t>
+                <w:t xml:space="preserve">Safa Dadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Mattar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rosella Spina</w:t>
+                <w:t xml:space="preserve">Pascal Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutraceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nutraceuticals3010014⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (18), pp.6531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28186531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262984v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principales plantes et champignons psychotropes</w:t>
+                <w:t xml:space="preserve">Metabolic Profile and Quantification of Terpene Trilactones and Flavonoids in Ginkgo biloba L. Buds Depending on Physiological Stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afra Khiralla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2022.02.007⟩</w:t>
+              <w:t xml:space="preserve">Nutraceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.185-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nutraceuticals3010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679141v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle de Matricaire</w:t>
+                <w:t xml:space="preserve">L’huile essentielle de Néroli bigarade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Aribi-Zouioueche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 61 (613), pp.49-52. </w:t>
+              <w:t xml:space="preserve">, 2023, 62 (627), pp.53-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2021.12.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2023.03.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05583045v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endophytic bacteria from in vitro culture of Leucojum aestivum L. a new source of galanthamine and elicitor of alkaloid biosynthesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Artur Gurgul</w:t>
+                <w:t xml:space="preserve">Huile essentielle de Matricaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edyta Skrzypek</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louisa Aribi-Zouioueche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-17992-5⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (613), pp.49-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2021.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788648v1</w:t>
+                <w:t xml:space="preserve">hal-05583045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle d’Origan vulgaire</w:t>
+                <w:t xml:space="preserve">Principales plantes et champignons psychotropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louisa Aribi-Zouioueche</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 61 (619), pp.57-59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2022.07.047⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 61 (615), pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2022.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956996v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle d’écorce de cannelle de Ceylan</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Endophytic bacteria from in vitro culture of Leucojum aestivum L. a new source of galanthamine and elicitor of alkaloid biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Morańska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Warchoł</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Gurgul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edyta Skrzypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (617), pp.57-60. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.13700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2022.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-17992-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957013v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of endophytic bacteria of Leucojum aestivum ‘Gravety giant’ as a potential source of alkaloids and as antagonist to some plant fungal pathogens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huile essentielle d’Origan vulgaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Aribi-Zouioueche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10102089⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (619), pp.57-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2022.07.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889320v1</w:t>
+                <w:t xml:space="preserve">hal-03956996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of the Aqueous Enzymatic Extraction Method towards Momordica charantia Seed Oil and Its Lignocellulosic Biomass</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huile essentielle d’écorce de cannelle de Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Aribi-Zouioueche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Walailak Journal of Science and Technology (WJST)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48048/wjst.2021.9098⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (617), pp.57-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2022.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175675v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of physicochemical properties, antioxidant and enzyme inhibition activities of oils extracted from seeds of seven new sunflower (Helianthus annuus L.) lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdirahman Elmi Fourreh</w:t>
+                <w:t xml:space="preserve">Screening of endophytic bacteria of Leucojum aestivum ‘Gravety giant’ as a potential source of alkaloids and as antagonist to some plant fungal pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuka Munakata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Genestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3906/bot-2107-32⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.2089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10102089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517546v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’huile essentielle de Marjolaine à coquilles</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aloe djiboutiensis: Antioxidant Activity, Molecular Networking-Based Approach and In Vivo Toxicity of This Endemic Species in Djibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2021.10.015⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (10), pp.3046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26103046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622282v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloe djiboutiensis: Antioxidant Activity, Molecular Networking-Based Approach and In Vivo Toxicity of This Endemic Species in Djibouti</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’essence d’Orange douce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26103046⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (609), pp.59-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2021.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232458v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’essence d’Orange douce</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Huile essentielle de Petit grain bigarade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 60 (609), pp.59-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2021.06.039⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 60 (607), pp.51-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2021.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363368v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle de Petit grain bigarade</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">L’huile essentielle de Marjolaine à coquilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 60 (607), pp.51-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2021.03.036⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 60 (611), pp.57-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2021.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262250v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Identification of Endophytic Bacteria in Leucojum aestivum In Vitro Culture, NMR-Based Metabolomics Study and LC-MS Analysis Leading to Potential Amaryllidaceae Alkaloid Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Ptak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (4), pp.1773. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms22041773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huile essentielle de Myrrhe amère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (604), pp.59-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpha.2021.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle de Mandarine verte</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A comparative study of physicochemical properties, antioxidant and enzyme inhibition activities of oils extracted from seeds of seven new sunflower (Helianthus annuus L.) lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Mohamed Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gokhan Zengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahab H. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi Fourreh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2020.06.026⟩</w:t>
+              <w:t xml:space="preserve">Turkish Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (SI-2), pp.765-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3906/bot-2107-32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954200v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle de Lavande aspic</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Effect of the Aqueous Enzymatic Extraction Method towards Momordica charantia Seed Oil and Its Lignocellulosic Biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadirah Zawani Mohd Nesfu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnah Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suriyati Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (593), pp.57-59. </w:t>
+              <w:t xml:space="preserve">Walailak Journal of Science and Technology (WJST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.9098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.12.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48048/wjst.2021.9098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931423v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huile essentielle d’Encens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3656,3448 +3682,3630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle de Camomille romaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Huile essentielle de Lavande aspic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 59 (595-596), pp.53-56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2020.03.016⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 59 (593), pp.57-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931421v1</w:t>
+                <w:t xml:space="preserve">hal-02931423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbohydrates stimulated Amaryllidaceae alkaloids biosynthesis in Leucojum aestivum L. plants cultured in RITA ® bioreactor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huile essentielle de Camomille romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.e8688. </w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (595-596), pp.53-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.8688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2020.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511052v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Antioxidant and Antibacterial Activities, Cytotoxicity of Acacia seyal Del Bark Extracts and Isolated Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+                <w:t xml:space="preserve">Carbohydrates stimulated Amaryllidaceae alkaloids biosynthesis in Leucojum aestivum L. plants cultured in RITA ® bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Morańska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edyta Skrzypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Warchoł</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Mérito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25102392⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.e8688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.8688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863909v1</w:t>
+                <w:t xml:space="preserve">hal-02511052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Antiviral, Antibacterial and Antiproliferative Activities of the Endophytic Fungus Curvularia papendorfii, and Isolation of a New Polyhydroxyacid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afra Khiralla</w:t>
+                <w:t xml:space="preserve">Evaluation of Antioxidant and Antibacterial Activities, Cytotoxicity of Acacia seyal Del Bark Extracts and Isolated Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Risler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lemiere</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mérito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091353⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (10), pp.2392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25102392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931417v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of ajmalicine and vinblastine in cell cultures is enhanced by endophytic fungi of Catharanthus roseus cv. Icy Pink</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Majid Azizi</w:t>
+                <w:t xml:space="preserve">Evaluation of Antiviral, Antibacterial and Antiproliferative Activities of the Endophytic Fungus Curvularia papendorfii, and Isolation of a New Polyhydroxyacid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afra Khiralla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hossein Arouei</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihayl Varbanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112776⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977149v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Amaryllidaceae alkaloids in bulbs and tissue cultures of Narcissus papyraceus and four varieties of N. tazetta</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Accumulation of ajmalicine and vinblastine in cell cultures is enhanced by endophytic fungi of Catharanthus roseus cv. Icy Pink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastaran Hemmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Arouei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2019.04.043⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158, pp.112776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123306v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The In-silico Studies of Benzylidene Indanone Derivatives Towards Dengue Virus Type-2 NS2B/NS3 Protease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huile essentielle de Mandarine verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21315/jps2019.30.s2.16⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (598), pp.57-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2020.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511078v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huile essentielle de Ravintsara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (585), pp.57-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle d’Ylang-ylang</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+                <w:t xml:space="preserve">The In-silico Studies of Benzylidene Indanone Derivatives Towards Dengue Virus Type-2 NS2B/NS3 Protease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadirah Zawani Mohd Nesfu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezatul Kamarulzaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibah A. Wahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iffah Izzati Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.07.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (Supp.2), pp.191-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21315/jps2019.30.s2.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314611v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous melatonin stimulated Amaryllidaceae alkaloid biosynthesis in in vitro cultures of Leucojum aestivum L</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huile essentielle d’Ylang-ylang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Simlat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.06.021⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (589), pp.57-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160645v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huile essentielle de Niaouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (587), pp.59-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle d’Arbre à thé ou de Tea tree</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exogenous melatonin stimulated Amaryllidaceae alkaloid biosynthesis in in vitro cultures of Leucojum aestivum L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Simlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Morańska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edyta Skrzypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Warchoł</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2018.12.014⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.111458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157318v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Determination of Lycorine and Galanthamine in Different in Vitro Tissues of Narcissus tazetta by GC-MS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huile essentielle d’Arbre à thé ou de Tea tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Horticultural Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22059/ijhst.2019.280853.295⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (583), pp.59-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2018.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403509v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of natural products of the genera Curvularia and Bipolaris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afra Khiralla</w:t>
+                <w:t xml:space="preserve">Quantitative Determination of Lycorine and Galanthamine in Different in Vitro Tissues of Narcissus tazetta by GC-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameneh Tarakemeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Rowshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (2), pp.101-122. </w:t>
+              <w:t xml:space="preserve">International Journal of Horticultural Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.151 - 157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbr.2018.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22059/ijhst.2019.280853.295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087738v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères de qualité des huiles essentielles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Screening of Amaryllidaceae alkaloids in bulbs and tissue cultures of Narcissus papyraceus and four varieties of N. tazetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameneh Tarakemeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Rowshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Salehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (580), pp.18-20. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 172, pp.230-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2018.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2019.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157320v1</w:t>
+                <w:t xml:space="preserve">hal-02123306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle de Géranium rosat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critères de qualité des huiles essentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 57 (581), pp.57-59. </w:t>
+              <w:t xml:space="preserve">, 2018, 57 (580), pp.18-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2018.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2018.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157322v1</w:t>
+                <w:t xml:space="preserve">hal-02157320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid screening for bioactive natural compounds in Indigofera caerulea Rox fruits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huile essentielle de Géranium rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.08.089⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (581), pp.57-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2018.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087730v1</w:t>
+                <w:t xml:space="preserve">hal-02157322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du végétal à l’homéopathie, intérêts des plantes carnivores en thérapeutique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+                <w:t xml:space="preserve">Rapid screening for bioactive natural compounds in Indigofera caerulea Rox fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatouma Abdoul-Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2018.07.012⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125, pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.08.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157326v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle de Corymbia citriodora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+                <w:t xml:space="preserve">Diversity of natural products of the genera Curvularia and Bipolaris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afra Khiralla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Koziol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2018.04.012⟩</w:t>
+              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (2), pp.101-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbr.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157325v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial, antiproliferative and antioxidant activity of leaf extracts of selected Solanaceae species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du végétal à l’homéopathie, intérêts des plantes carnivores en thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2017.06.016⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (579), pp.54-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544036v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulating effect of both 4’- O -methylnorbelladine feeding and temporary immersion conditions on galanthamine and lycorine production by Leucojum aestivum L. bulblets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huile essentielle de Corymbia citriodora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Koziol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering in Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elsc.201600045⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (577), pp.55-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2018.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02087800v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endophytic fungi associated with Sudanese medicinal plants show cytotoxic and antibiotic potential</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antibacterial, antiproliferative and antioxidant activity of leaf extracts of selected Solanaceae species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nalah Fadl Almoulah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulian Voynikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reneta Gevrenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Schohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tzvetomira Tzanova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie E Slezack-Deschaumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnw089⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.368-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2017.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528741v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot study of antioxidant potential of endophytic fungi from some Sudanese medicinal plants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Mignard</w:t>
+                <w:t xml:space="preserve">Stimulating effect of both 4’- O -methylnorbelladine feeding and temporary immersion conditions on galanthamine and lycorine production by Leucojum aestivum L. bulblets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Pacific Journal of Tropical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apjtm.2015.07.032⟩</w:t>
+              <w:t xml:space="preserve">Engineering in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (8), pp.731-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elsc.201600045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495991v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of auxins on somatic embryogenesis and alkaloid accumulation in Leucojum aestivum callus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Endophytic fungi associated with Sudanese medicinal plants show cytotoxic and antibiotic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afra Khiralla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ietidal E Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzvetomira Tzanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Schohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie E Slezack-Deschaumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Journal of Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/s11535-013-0160-y⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 363 (11), pp.fnw089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnw089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494081v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant and antiglycation properties of Hydnora johannis roots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Chapleur</w:t>
+                <w:t xml:space="preserve">A pilot study of antioxidant potential of endophytic fungi from some Sudanese medicinal plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afra Khiralla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ietidal Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justinne Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2012.10.006⟩</w:t>
+              <w:t xml:space="preserve">Asian Pacific Journal of Tropical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (9), pp.701 - 704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apjtm.2015.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474769v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leucojum aestivum plants propagated in in vitro bioreactor culture and on solid media containing cytokinins</w:t>
+                <w:t xml:space="preserve">Influence of auxins on somatic embryogenesis and alkaloid accumulation in Leucojum aestivum callus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Ptak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michal Kwiecien</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna El Tahchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edyta Skrzypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Wojtowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering in Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elsc.201200109⟩</w:t>
+              <w:t xml:space="preserve">Central European Journal of Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.591-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11535-013-0160-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01494090v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of the rearrangement of deuterium-labeled 4'-O-methylnorbelladine in Leucojum aestivum shoot cultures by mass spectrometry. Influence of precursor feeding on amaryllidaceae alkaloid accumulation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guillou</w:t>
+                <w:t xml:space="preserve">Antioxidant and antiglycation properties of Hydnora johannis roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Drouart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bourgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/np200285j⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84, pp.124-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2012.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662945v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leucojum aestivum plants propagated in in vitro bioreactor culture and on solid media containing cytokinins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Simlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kwiecien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (3), pp.261-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elsc.201200109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetic study of the rearrangement of deuterium-labeled 4'-O-methylnorbelladine in Leucojum aestivum shoot cultures by mass spectrometry. Influence of precursor feeding on amaryllidaceae alkaloid accumulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna El Tahchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvina Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (11), pp.2356-2361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np200285j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New method for the study of Amaryllidaceae alkaloid biosynthesis using biotransformation of deuterium-labeled precursor in tissue cultures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna El Tahchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Ptak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biochimica Polonica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 57 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18388/abp.2010_2375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7107,1692 +7315,1692 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude phytochimique d’extraits de feuilles de Dialium guineense Willd. (Caesalpiniaceae) en phase gazeuse couplée à la spectrométrie de masse, évaluation de l’activité antioxydante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Diassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guata Yoro Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées virtuelles AFERP_Association Francophone pour l'Enseignement et la Recherche en Pharmacognosie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation de biomolécules à partir d’endophytes fongiques à activité anti-inflammatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Bouazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pol Frippiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afra Khiralla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées virtuelles AFERP_Association Francophone pour l'Enseignement et la Recherche en Pharmacognosie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une identification rapide de composés naturels de plantes par HPTLC-MS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of endophytic bacteria in biosynthesis of important therapeutic Amaryllidaceae alkaloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Barbara Simlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifiques Club CCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">4. FORUM FRANCO-POLONAIS DE LA RECHERCHE ET DE L’INNOVATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314629v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of endophytic bacteria in biosynthesis of important therapeutic Amaryllidaceae alkaloids</w:t>
+                <w:t xml:space="preserve">Identification of biomolecules in Endophytes Fungi from Sudan’s medicinal plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Barbara Simlat</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afra Khiralla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. FORUM FRANCO-POLONAIS DE LA RECHERCHE ET DE L’INNOVATION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Congress SCF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314632v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of biomolecules in Endophytes Fungi from Sudan’s medicinal plants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une identification rapide de composés naturels de plantes par HPTLC-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afra Khiralla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress SCF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifiques Club CCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314609v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Networking-Based Approach of Aloe djiboutiensis, Antioxidant Activity and In Vivo Toxicity of This Endemic Species in Djibouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdirahman Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Amaryllidaceae alkaloids in bulbs and in vitro cultures in various species of Narcissus using GC-MS and LC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameneh Tarakemeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahid Rowshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bacterial endophytes as biocontrol agents and bioactive compound producers with agronomical and pharmaceutical interests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munakata Yuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Genestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gavira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Ecole doctorale SiReNa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of the Leucojum aestivum L. endophytic bacteria to promote Amaryllidaceae alkaloids biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Ptak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Simlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Morańska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTA BIOLOGICA CRACOVIENSIA Series Botanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cracovie (PL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités biologiques et études phytochimiques de fruits d’Indigofera caerulea Rox (Fabaceae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PHYTOCHEMICAL STUDIES OF ENDOPHYTIC FUNGI: A SOURCE OF NEW ACTIVES BIOMOLECULES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afra Khiralla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium international AFERP-STOLON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congress SCF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France. 1, pp.291 - 309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639454v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYTOCHEMICAL STUDIES OF ENDOPHYTIC FUNGI: A SOURCE OF NEW ACTIVES BIOMOLECULES</w:t>
+                <w:t xml:space="preserve">Phytochemical analysis by NMR-based metabolomics approach in amaryllidaceae plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Afra Khiralla</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress SCF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France. 1, pp.291 - 309</w:t>
+              <w:t xml:space="preserve">11èmes journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Liège, Belgium. 5, pp.2356 - 2361, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314608v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical analysis by NMR-based metabolomics approach in amaryllidaceae plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activités biologiques et études phytochimiques de fruits d’Indigofera caerulea Rox (Fabaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi Fourreh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Mohamed Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Liège, Belgium. 5, pp.2356 - 2361, 2010</w:t>
+              <w:t xml:space="preserve">3ème Symposium international AFERP-STOLON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314607v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of both 4,-O-methylnorbelladine feeding and temporary immersion conditions on galanthamine and lycorine production by leucojum aestivum bulblets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Ptak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Internationnal Symposium on Chromatography of naturel Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lublin (POL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elicitation of galanthamine and lycorine biosynthetic pathway with deuterium-labelled-4’-O-methylnorbelladine added to leucojum aestivum bulblets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Ptak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFERP &amp; STOLON International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Brussel, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8802,272 +9010,272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaryllidaceae Alkaloid Accumulation by Plant In Vitro Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Ptak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioprocessing of Plant In Vitro Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203-223, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-54600-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endophytic fungi: occurrence, classification, function and natural products.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afra Khiralla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Yagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ietidal E Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain Mattar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Evelyn Hughes ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endophytic Fungi: Diversity, Characterization and Biocontrol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Hughes ed., Nova Science Publishers, Hauppauge NY, USA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId251"/>
+      <w:footerReference w:type="default" r:id="rId255"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9214,51 +9422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Warcho&#322;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Mora&#324;ska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020258" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Hemmati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Azizi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Saeedi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2025.01.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978034v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Zengin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gil-Ortiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caprioli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202402498" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05321842v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Said Mohamed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Mohamed Abdoul-Latif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Yamari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22271/phyto.2025.v14.i5e.15592" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05080694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Abdoul-Latif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ea Pasc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics14050510" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05321846v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrad Sausth&#232;ne Seka Ahoty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kouakou Fossou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Th&#233;odore Ediman Ebou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ghislaine Zaka Kouadjo-Z&#233;z&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaf056" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Yagi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munna Tahir Abdel Rahman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Zengin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Emre Eyupoglu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144670" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.70080" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kordofani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2023.2213338" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099725v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1496038" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03989636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Simlat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Skrzypek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Walig&#243;rski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041525" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bouazzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Dadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemiere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186531" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mattar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Khiralla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nutraceuticals3010014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03679141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2022.02.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05583045v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couic-Marinier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Aribi-Zouioueche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.12.028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788648v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gurgul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17992-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03956996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2022.07.047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2022.05.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Munakata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Genestier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10102089" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadirah Zawani Mohd Nesfu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnah Osman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriyati Mohamad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48048/wjst.2021.9098" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517546v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mohamed Yagi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab H. Abdallah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi Fourreh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/bot-2107-32" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03622282v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.10.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232458v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26103046" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03363368v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.06.039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262250v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.03.036" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.01.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2020.06.026" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.12.020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167576v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2020.10.028" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2020.03.016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02511052v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8688" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02863909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M&#233;rito" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102392" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931417v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091353" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977149v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Arouei" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112776" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02123306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameneh Tarakemeh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Rowshan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salehi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.04.043" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02511078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul Kamarulzaman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibah A. Wahab" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iffah Izzati Zakaria" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21315/jps2019.30.s2.16" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mansard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.02.012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314611v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.07.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02160645v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.06.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02152269v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.04.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157318v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.12.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403509v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/ijhst.2019.280853.295" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087738v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2018.09.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157320v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.09.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157322v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.10.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087730v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.08.089" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84HJR0C9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157326v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlosser" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.07.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9ZBDBQD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157325v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Koziol" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.04.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02544036v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalah Fadl Almoulah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Voynikov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reneta Gevrenova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Schohn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetomira Tzanova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2017.06.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087800v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201600045" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXGHX8TJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01528741v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietidal E Mohamed" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw089" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495991v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietidal Mohamed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinne Thomas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mignard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apjtm.2015.07.032" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494081v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Tahchy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Wojtowicz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11535-013-0160-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474769v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Drouart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Henry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2012.10.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494090v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kwiecien" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201200109" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL9XQ9H4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662945v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Barre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200285j" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186004v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chr&#233;tien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18388/abp.2010_2375" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788661v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Diassy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Diatta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gassama" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guata Yoro Sy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03377256v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314629v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314632v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Barbara Simlat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314609v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788657v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788662v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917614v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munakata Yuka" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gavira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556923v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639454v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314608v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314607v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556929v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556928v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02525390v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54600-1_4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02544045v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain Mattar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/endophytic-fungi-diversity-characterization-and-biocontrol/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Warcho&#322;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Mora&#324;ska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020258" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05321842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Said Mohamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Mohamed Abdoul-Latif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Yamari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22271/phyto.2025.v14.i5e.15592" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05321846v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrad Sausth&#232;ne Seka Ahoty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kouakou Fossou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Th&#233;odore Ediman Ebou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ghislaine Zaka Kouadjo-Z&#233;z&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaf056" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05080694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Abdoul-Latif" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ea Pasc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics14050510" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Yagi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munna Tahir Abdel Rahman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Zengin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Emre Eyupoglu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144670" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.70080" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Zengin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gil-Ortiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caprioli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202402498" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Hemmati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Azizi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Saeedi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2025.01.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1496038" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384539v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kordofani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2023.2213338" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05583074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couic-Marinier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Aribi-Zouioueche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2023.01.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03989636v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Simlat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Skrzypek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Walig&#243;rski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041525" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bouazzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Dadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemiere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186531" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262984v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mattar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Khiralla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nutraceuticals3010014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05583081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2023.03.050" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05583045v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.12.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03679141v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2022.02.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gurgul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17992-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03956996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2022.07.047" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957013v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2022.05.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Munakata" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Genestier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10102089" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232458v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26103046" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03363368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.06.039" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262250v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.03.036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03622282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.10.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167578v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.01.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mohamed Yagi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab H. Abdallah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi Fourreh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/bot-2107-32" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175675v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadirah Zawani Mohd Nesfu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnah Osman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriyati Mohamad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48048/wjst.2021.9098" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167576v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2020.10.028" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931423v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.12.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2020.03.016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02511052v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8688" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02863909v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M&#233;rito" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102392" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931417v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091353" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977149v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Arouei" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112776" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954200v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2020.06.026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mansard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.02.012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02511078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul Kamarulzaman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibah A. Wahab" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iffah Izzati Zakaria" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21315/jps2019.30.s2.16" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314611v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.07.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02152269v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.04.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02160645v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.06.021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157318v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.12.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403509v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameneh Tarakemeh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Rowshan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salehi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/ijhst.2019.280853.295" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02123306v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.04.043" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157320v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.09.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157322v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.10.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.08.089" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84HJR0C9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087738v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2018.09.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlosser" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.07.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9ZBDBQD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157325v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Koziol" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.04.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02544036v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalah Fadl Almoulah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Voynikov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reneta Gevrenova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Schohn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetomira Tzanova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2017.06.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087800v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201600045" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXGHX8TJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01528741v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietidal E Mohamed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw089" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495991v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietidal Mohamed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinne Thomas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mignard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apjtm.2015.07.032" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494081v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Tahchy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Wojtowicz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11535-013-0160-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474769v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Drouart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Henry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2012.10.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494090v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kwiecien" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201200109" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL9XQ9H4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662945v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Barre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200285j" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chr&#233;tien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18388/abp.2010_2375" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788661v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Diassy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Diatta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gassama" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guata Yoro Sy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03377256v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314632v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Barbara Simlat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314609v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314629v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788657v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788662v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917614v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munakata Yuka" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gavira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556923v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314608v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314607v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639454v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556928v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02525390v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54600-1_4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02544045v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain Mattar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/endophytic-fungi-diversity-characterization-and-biocontrol/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>