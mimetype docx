--- v2 (2026-05-06)
+++ v3 (2026-06-01)
@@ -2020,222 +2020,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle de Matricaire</w:t>
+                <w:t xml:space="preserve">Principales plantes et champignons psychotropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louisa Aribi-Zouioueche</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 61 (613), pp.49-52. </w:t>
+              <w:t xml:space="preserve">, 2022, 61 (615), pp.25-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2021.12.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2022.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583045v1</w:t>
+                <w:t xml:space="preserve">hal-03679141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principales plantes et champignons psychotropes</w:t>
+                <w:t xml:space="preserve">Huile essentielle de Matricaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rosella Spina</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Aribi-Zouioueche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 61 (615), pp.25-32. </w:t>
+              <w:t xml:space="preserve">, 2022, 61 (613), pp.49-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2022.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2021.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679141v1</w:t>
+                <w:t xml:space="preserve">hal-05583045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endophytic bacteria from in vitro culture of Leucojum aestivum L. a new source of galanthamine and elicitor of alkaloid biosynthesis</w:t>
               </w:r>
@@ -2349,51 +2349,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle d’Origan vulgaire</w:t>
+                <w:t xml:space="preserve">Huile essentielle d’écorce de cannelle de Ceylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
@@ -2402,102 +2402,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Aribi-Zouioueche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 61 (619), pp.57-59. </w:t>
+              <w:t xml:space="preserve">, 2022, 61 (617), pp.57-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2022.07.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2022.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956996v1</w:t>
+                <w:t xml:space="preserve">hal-03957013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle d’écorce de cannelle de Ceylan</w:t>
+                <w:t xml:space="preserve">Huile essentielle d’Origan vulgaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
@@ -2506,78 +2506,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Aribi-Zouioueche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 61 (617), pp.57-60. </w:t>
+              <w:t xml:space="preserve">, 2022, 61 (619), pp.57-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2022.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2022.07.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957013v1</w:t>
+                <w:t xml:space="preserve">hal-03956996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of endophytic bacteria of Leucojum aestivum ‘Gravety giant’ as a potential source of alkaloids and as antagonist to some plant fungal pathogens</w:t>
               </w:r>
@@ -4504,265 +4504,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle de Ravintsara</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The In-silico Studies of Benzylidene Indanone Derivatives Towards Dengue Virus Type-2 NS2B/NS3 Protease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadirah Zawani Mohd Nesfu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Mansard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ezatul Kamarulzaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibah A. Wahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iffah Izzati Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.02.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (Supp.2), pp.191-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21315/jps2019.30.s2.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157323v1</w:t>
+                <w:t xml:space="preserve">hal-02511078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The In-silico Studies of Benzylidene Indanone Derivatives Towards Dengue Virus Type-2 NS2B/NS3 Protease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadirah Zawani Mohd Nesfu</w:t>
+                <w:t xml:space="preserve">Huile essentielle de Ravintsara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (Supp.2), pp.191-198. </w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (585), pp.57-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21315/jps2019.30.s2.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511078v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huile essentielle d’Ylang-ylang</w:t>
               </w:r>
@@ -4833,252 +4833,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle de Niaouli</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exogenous melatonin stimulated Amaryllidaceae alkaloid biosynthesis in in vitro cultures of Leucojum aestivum L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Simlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Morańska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edyta Skrzypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Warchoł</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (587), pp.59-61. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.111458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152269v1</w:t>
+                <w:t xml:space="preserve">hal-02160645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous melatonin stimulated Amaryllidaceae alkaloid biosynthesis in in vitro cultures of Leucojum aestivum L</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huile essentielle de Niaouli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 138, pp.111458. </w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (587), pp.59-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.06.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160645v1</w:t>
+                <w:t xml:space="preserve">hal-02152269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huile essentielle d’Arbre à thé ou de Tea tree</w:t>
               </w:r>
@@ -5495,118 +5495,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huile essentielle de Géranium rosat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
+                <w:t xml:space="preserve">Diversity of natural products of the genera Curvularia and Bipolaris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afra Khiralla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (581), pp.57-59. </w:t>
+              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (2), pp.101-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2018.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fbr.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157322v1</w:t>
+                <w:t xml:space="preserve">hal-02087738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid screening for bioactive natural compounds in Indigofera caerulea Rox fruits</w:t>
               </w:r>
@@ -5732,144 +5758,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of natural products of the genera Curvularia and Bipolaris</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sahar Saliba</w:t>
+                <w:t xml:space="preserve">Huile essentielle de Géranium rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (2), pp.101-122. </w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (581), pp.57-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbr.2018.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2018.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087738v1</w:t>
+                <w:t xml:space="preserve">hal-02157322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du végétal à l’homéopathie, intérêts des plantes carnivores en thérapeutique</w:t>
               </w:r>
@@ -9422,51 +9422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Warcho&#322;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Mora&#324;ska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020258" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05321842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Said Mohamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Mohamed Abdoul-Latif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Yamari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22271/phyto.2025.v14.i5e.15592" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05321846v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrad Sausth&#232;ne Seka Ahoty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kouakou Fossou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Th&#233;odore Ediman Ebou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ghislaine Zaka Kouadjo-Z&#233;z&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaf056" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05080694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Abdoul-Latif" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ea Pasc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics14050510" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Yagi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munna Tahir Abdel Rahman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Zengin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Emre Eyupoglu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144670" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.70080" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Zengin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gil-Ortiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caprioli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202402498" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Hemmati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Azizi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Saeedi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2025.01.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1496038" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384539v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kordofani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2023.2213338" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05583074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couic-Marinier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Aribi-Zouioueche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2023.01.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03989636v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Simlat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Skrzypek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Walig&#243;rski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041525" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bouazzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Dadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemiere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186531" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262984v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mattar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Khiralla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nutraceuticals3010014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05583081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2023.03.050" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05583045v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.12.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03679141v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2022.02.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gurgul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17992-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03956996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2022.07.047" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957013v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2022.05.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Munakata" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Genestier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10102089" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232458v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26103046" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03363368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.06.039" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262250v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.03.036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03622282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.10.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167578v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.01.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mohamed Yagi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab H. Abdallah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi Fourreh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/bot-2107-32" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175675v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadirah Zawani Mohd Nesfu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnah Osman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriyati Mohamad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48048/wjst.2021.9098" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167576v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2020.10.028" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931423v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.12.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2020.03.016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02511052v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8688" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02863909v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M&#233;rito" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102392" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931417v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091353" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977149v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Arouei" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112776" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954200v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2020.06.026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mansard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.02.012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02511078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul Kamarulzaman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibah A. Wahab" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iffah Izzati Zakaria" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21315/jps2019.30.s2.16" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314611v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.07.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02152269v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.04.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02160645v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.06.021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157318v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.12.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403509v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameneh Tarakemeh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Rowshan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salehi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/ijhst.2019.280853.295" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02123306v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.04.043" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157320v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.09.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157322v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.10.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.08.089" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84HJR0C9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087738v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2018.09.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlosser" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.07.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9ZBDBQD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157325v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Koziol" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.04.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02544036v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalah Fadl Almoulah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Voynikov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reneta Gevrenova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Schohn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetomira Tzanova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2017.06.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087800v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201600045" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXGHX8TJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01528741v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietidal E Mohamed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw089" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495991v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietidal Mohamed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinne Thomas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mignard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apjtm.2015.07.032" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494081v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Tahchy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Wojtowicz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11535-013-0160-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474769v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Drouart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Henry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2012.10.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494090v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kwiecien" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201200109" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL9XQ9H4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662945v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Barre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200285j" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chr&#233;tien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18388/abp.2010_2375" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788661v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Diassy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Diatta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gassama" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guata Yoro Sy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03377256v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314632v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Barbara Simlat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314609v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314629v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788657v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788662v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917614v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munakata Yuka" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gavira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556923v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314608v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314607v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639454v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556928v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02525390v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54600-1_4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02544045v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain Mattar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/endophytic-fungi-diversity-characterization-and-biocontrol/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Warcho&#322;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Mora&#324;ska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020258" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05321842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Said Mohamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Mohamed Abdoul-Latif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Yamari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22271/phyto.2025.v14.i5e.15592" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05321846v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrad Sausth&#232;ne Seka Ahoty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kouakou Fossou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Th&#233;odore Ediman Ebou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ghislaine Zaka Kouadjo-Z&#233;z&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaf056" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05080694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Abdoul-Latif" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ea Pasc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics14050510" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Yagi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munna Tahir Abdel Rahman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Zengin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Emre Eyupoglu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144670" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.70080" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Zengin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gil-Ortiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caprioli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202402498" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Hemmati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Azizi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Saeedi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2025.01.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1496038" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384539v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kordofani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2023.2213338" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05583074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couic-Marinier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Aribi-Zouioueche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2023.01.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03989636v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Simlat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Skrzypek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Walig&#243;rski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041525" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bouazzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Dadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemiere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186531" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262984v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mattar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Khiralla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nutraceuticals3010014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05583081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2023.03.050" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03679141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2022.02.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05583045v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.12.028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gurgul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17992-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2022.05.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03956996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2022.07.047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Munakata" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Genestier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10102089" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232458v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26103046" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03363368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.06.039" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262250v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.03.036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03622282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.10.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167578v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.01.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mohamed Yagi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab H. Abdallah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi Fourreh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/bot-2107-32" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175675v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadirah Zawani Mohd Nesfu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnah Osman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriyati Mohamad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48048/wjst.2021.9098" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167576v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2020.10.028" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931423v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.12.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2020.03.016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02511052v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8688" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02863909v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M&#233;rito" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102392" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931417v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091353" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977149v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Arouei" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112776" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954200v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2020.06.026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02511078v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul Kamarulzaman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibah A. Wahab" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iffah Izzati Zakaria" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21315/jps2019.30.s2.16" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157323v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mansard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.02.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314611v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.07.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02160645v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.06.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02152269v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.04.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157318v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.12.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403509v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameneh Tarakemeh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Rowshan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salehi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/ijhst.2019.280853.295" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02123306v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.04.043" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157320v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.09.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087738v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2018.09.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.08.089" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84HJR0C9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157322v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.10.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlosser" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.07.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9ZBDBQD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157325v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Koziol" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.04.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02544036v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalah Fadl Almoulah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Voynikov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reneta Gevrenova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Schohn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetomira Tzanova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2017.06.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087800v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201600045" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXGHX8TJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01528741v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietidal E Mohamed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw089" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495991v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietidal Mohamed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinne Thomas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mignard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apjtm.2015.07.032" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494081v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna El Tahchy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Wojtowicz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11535-013-0160-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474769v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Drouart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Henry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2012.10.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494090v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kwiecien" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201200109" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL9XQ9H4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662945v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Barre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200285j" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chr&#233;tien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18388/abp.2010_2375" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788661v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Diassy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Diatta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gassama" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guata Yoro Sy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03377256v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314632v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Barbara Simlat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314609v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314629v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788657v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788662v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917614v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munakata Yuka" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gavira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556923v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314608v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314607v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639454v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556928v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02525390v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54600-1_4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02544045v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain Mattar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/endophytic-fungi-diversity-characterization-and-biocontrol/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>