--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Lavenier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2557-680X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-Bruijn graph partitioning for scalable and accurate DNA storage processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florestan de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (11), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive annotation of olfactory and gustatory receptor genes and transposable elements revealed their evolutionary dynamics in aphids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Gabriel Olvera-Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xilong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabricio Almeida-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (12), pp.msaf238. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaf238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05299488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Sliding Window Encoding for Secured DNA Data Storage Compliant With Biological and Indexing Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléne Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.66009-66030. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3560387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully in vitro iterative construction of a 24 kb-long artificial DNA sequence to store digital information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 76 (5), pp.203-215. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2144/btn-2023-0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HairSplitter: haplotype assembly from long, noisy reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Flot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Mathematical and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (96), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker les données : la piste prometteuse de l’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Rondelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Genot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuickDeconvolution: fast and scalable deconvolution of linked-read sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioadv/vbac068/6717790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi: genotyping structural variations with long reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (17), pp.4568-4575. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequences of Two Strains of Streptococcus pyogenes Belonging to an Emergent Clade of the Genotype emm89 in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Devaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Boukthir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.e00129-20. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00129-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Assembly of Circular and Chloroplast Genomes Based on Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219720019500148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A broad genomic panel of microsatellite loci from Brycon orbignyanus (Characiformes: Bryconidae) an endangered migratory Neotropical fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Yazbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Sachetto Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Mauro Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raíssa Graciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosiane Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-26623-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization for Scaffolding and Completing Genome Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware acceleration of de novo genome assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharat Chandra Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.74-89. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJES.2017.10002593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Assessment of Metagenome Interpretation – a benchmark of computational metagenomics software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sczyrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Belmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Koslicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (11), pp.1063 - 1071. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmeth.4458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Sequencing and Genomic Analysis of Three emm75 Group A Streptococcus Strains Recovered in the Course of an Epidemiological Shift in French Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Boukthir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Meygret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Adnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (39), pp.e00957. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00957-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Mathers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemy Kaithakottil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam T. Mugford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-016-1145-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Mathers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemy Kaithakottil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam T. Mugford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.63. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-017-1202-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple comparative metagenomics using multiset k -mer counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (14), 25 p. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the uncommon Streptococcus pyogenes M/emm66 strain STAB13021, isolated from clonal clustered cases in French Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Meygret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Nacazume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Adnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.e00689-16. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00689-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Pairs Shortest Path Algorithms for Planar Graph for GPU-Accelerated Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Thulasidasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.91-103. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2015.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Seed-Based Approach to Multiple Protein Structure Similarities Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Boudic-Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/279715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembler un génome sur un pico-ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (363)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free compression of high throughput sequencing data with a probabilistic de Bruijn graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dayris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0709-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining execution pipelines to improve parallel implementation of HMMER on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naeem Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Rajopadhye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.457-470. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2015.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of Lactococcus lactis subsp. lactis bv. diacetylactis LD61.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01176-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GATB: Genome Assembly & Analysis Tool Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.2959 - 2961. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblathon 2: evaluating de novo methods of genome assembly in three vertebrate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Bradnam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baranay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2047-217X-2-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSK: k-mer counting with very low memory usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (5), pp.652-653. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphics Processing Unit-Accelerated Quantitative Trait Loci Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (9), pp.672-686. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2012.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compareads: comparing huge metagenomic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (Suppl 19), pp.S10. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-13-S19-S10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude quantitative dálgorithmes de stéréovision pour les systèmes embarqués d'aide à la conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Darouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyetant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (5), pp.539-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblathon 1: A competitive assessment of de novo short read assembly methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dent A. Earl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Bradnam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John St. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.126599.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00637571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASSST: Global Alignment Short Sequence Search Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (20), pp 2534-2540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatic prediction, deep sequencing of microRNAs and expression analysis during phenotypic plasticity in the pea aphid, Acyrthosiphon pisum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owain Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.281. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00482283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLAST: parallel local alignment search tool for database comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paired-end read length lower bounds for genome re-sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-10-S13-O2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDISK : une architecture reconfigurable pour l'exploration des banques génomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, November (IN89)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00347596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal neighborhood indexing for protein similarity search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (534), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-9-534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00340510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding Region Prediction Based on a Universal DNA Sequence Representation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyang Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Yau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (10), pp.1237-1256. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2008.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00347594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path-equivalent developments in acyclic weighted automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (4), pp.799-812. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S012905410700498X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00271646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable Index FLASH Memory tailored to Seed-Based Genomic Sequence Comparison Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinchun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of VLSI Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (3), pp.255-269. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-007-0073-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain organization within repeated DNA sequences: application to the study of a family of transposable elements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-César C. Lerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Valin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22(16), pp.1948-1954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélérer l'exploration et l'analyse des textes des génomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenoFrag: software to design primers optimized for whole genome scanning by long-range PCR amplification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32 (1), pp.17-24. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkg928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placing, Routing, and Editing Virtual FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized phylogenetic batching of million-genome collections for reduced storage requirements and faster data retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Khac Minh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Břinda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Energy Efficiency of Genomics Algorithms on Processing-in-Memory Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meven Mognol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florestan de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Falevoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PECS 2025 - International Workshop on Performance and Energy Efficiency in Concurrent and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biagio Cosenza, Aug 2025, Dresden, Germany. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein database search using Processing-in-Memory architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Airault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florestan de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meven Mognol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2025 - IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPDPS, Jun 2025, Milano, Italy. pp.939-948, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW66978.2025.00146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization of the Banded Needleman &amp; Wunsch Algorithm on UPMEM PiM Architecture for Long DNA Sequence Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meven Mognol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPP 2024 - International Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Gotland, Sweden. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primer design for DNA storage random access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Dimopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2024 - 23ème conférence sur COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiMyCS: A Processing-in-Memory Read Mapper for Compressing Next-Gen Sequencing Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florestan de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meven Mognol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBM 2024 - IEEE International Conference on Bioinformatics and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lisbonne, Portugal. pp.7176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic sliding window encoding for data storageon DNA under biological and indexing constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023: 31st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsiinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HairSplitter: separating strains in metagenome assemblies with long reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2023 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Plouzané, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HairSplitter: assembling long reads in an unknown number of haplotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBIM 2022 - Journées sur les Séquences en Bioinformatique, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing-in-Memory to speed up NGS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFA²F 2022 - Sequencing to Function: Analysis and Application for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first proposal for secure data storage into DNA molecules compliant with biological constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSMM 2022 - 1st International Conference on Data Storage in Molecular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scaffolding for Chloroplasts' Inverted Repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Epain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Storage: Synthesis and Sequencing Semiconductor Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEDM 2022 - 68th Annual IEEE International Electron Devices Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, San Francisco, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental DNA storage platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSMM 2022 - 1st International Conference on Data Storage in Molecular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal de novo assemblies for chloroplast genomes based on inverted repeats patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Epain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiATA 2021 - 4th International conference Bioinformatics: from Algorithms to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, St. Petersbourg, Russia. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph-Theoretic Barcode Ordering Model for Linked-Reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2020 - 20th Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Pisa, Italy. pp.11 - 12, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.WABI.2020.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant Calling Parallelization on Processor-in-Memory Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Cimadomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Jodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBM 2020 - IEEE International Conference on Bioinformatics and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, South Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping Structural Variations using Long Read data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping Structural Variations using Long Read Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTSeq 2019 - Conference on High Throughput Sequencing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Basel, Switzerland. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistically Significant Discriminative Patterns Searching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Son Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Virlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DaWaK 2019 - 21st International Conference on Big Data Analytics and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.105-115, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27520-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization approach for circular and chloroplast genome assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BICoB 2018 - 10th International Conference on Bioinformatics and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Las Vegas, United States. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/231324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization for Scaffolding and Completing Genome Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network Optimization Group (ENOG), Feb 2017, Lisboa, Portugal. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Genetic Variant Combinations using Skypatterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Son Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Biological Knowledge Discovery and Data Mining (Workshop BIOKDD '16 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEXA, Sep 2016, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEXA.2016.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Mapping using Processor-in-Memory Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Furodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Accelerator-Enabled Algorithms and Applications in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization Methods for Genome Scaffolding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Constraint-Based Methods for Bioinformatics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization for Scafolding and Completing Genome Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Constraint-Based Methods for Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KLAST: fast and sensitive software to compare large genomic databanks on cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivaylo Petrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress in Computer Science, Computer Engineering, and Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Las Vegas,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality metrics for benchmarking sequences comparison tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Brazilian Symposium on Bioinformatics, BSB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Belo Honrizonte, Brazil. pp.144-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Multi-GPU Algorithm for All-Pairs Shortest Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Thulasidasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manish Parashar, May 2014, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMET: comparing and combining multiple metagenomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE BIBM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel seed-based approach to protein structure similarity detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Boudic-Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roman Wyrzykowski, Sep 2013, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAssem : FPGA based Acceleration of De Novo Genome Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharat Chandra Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of The 21st Annual International IEEE Symposium on Field Programmable Custom Computing Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Seattle, United States. pp.FCCM'2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating QTL mapping with graphics cards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques - JOBIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. 516 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compareads: comparing huge metagenomic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB Comparative Genomics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Niterói, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomanycores, open-source parallel code for many-core bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics Open Source Conference (BOSC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00623390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and memory-efficient reads indexing for genome assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Bio-Computing 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, torun, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00637536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized genome assembly from reads to scaffolds: practical traversal of the paired string graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sarrebruck, Germany. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23038-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00637535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLS Tools for FPGA : faster development with better performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 7th International Symposium on Applied Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Belfast, United Kingdom. pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">biomanycores.org: a repository of interoperable open-source code for many-core bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU Accelerted QTLMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th QTL-MAS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLICEE: A Service oriented middleware for intensive scientific computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERVICES 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, WASHINGTON DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Protein Seed-Based Comparison Algorithm on the SGI RASC-100 Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Architectures Workshop - IPDPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU accelerated Rna folding algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Baton Rouge, United States. pp.1031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">c-GAMMA: Comparative Genome Analysis of Molecular Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Vorc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Querellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Sheffield, United Kingdom. pp.255-269, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04031-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding up Subset Seed Algorithm for Intensive Protein Sequence Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on research, innovation &amp; vision for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00321457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Parallelization of a Protein Sequence Comparison Algorithm on Manycore Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xioachun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongrui Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Parallel and Distributed Computing, Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, France. online proceedings: http://www.cs.otago.ac.nz/pdcat08/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison intensive des séquences protéiques : indexation des banques et usage des instructions SIMD des microprocesseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques - JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelizing the ACGT OncoSimulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Advanced Research Workshop on In Silico Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Istanbul, Turkey. online proceedings: http://www.3rd-iarwiso.iccs.ntua.gr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered Index Seed Algorithm for Intensive DNA Sequence Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiCOMB 2008 : Seventh IEEE International Workshop on High Performance Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Miami, United States. online proceeding : http://www.hicomb.org/HiCOMB2008/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU Accelerated RNA-RNA Interaction Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Martina Franca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00323566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallélisation de la recherche de similarités entre séquences protéiques sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'18 : Rencontres francophones du Parallélisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00321456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de domaines dans des séquences génomiques : un problème de couverture optimale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCORO V/ROADEF 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein similarity search with subset seeds on a dedicated reconfigurable hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Bio-Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Gdansk,, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche dans les banques d'ADN par indexation parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RVIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, HCM, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00180372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path-Equivalent Removal of Epsilon-Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.23--33, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11812128_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remix : une architecture pour la recherche dans les masses de données indexées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium en archichecture de machines (Sympa) 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Perpignan, France. pp.142-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed-based Genomic Sequence Comparison using a FPGA/FLASH Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Xinchun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International IEEE Conference on Field Programmable Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Thailand. http://fpt.selfip.org/fpt06/program.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Grained Parallelism for Genomic Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Parallel Processing for Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches de motifs et de similarités en bioinformatique : modélisations, solutions logicielles et matérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes/France, pp.18--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GénoGRID : une grille expérimentale pour la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hurfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Saint Malo, France. pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage d'information sur ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2025, 978-2-271-15373-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocaliser les calculs en mémoire : le concept « processing-in-memory »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-3, 2025, 978-2-271-15373-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Sequences to Graphs: Discrete Methods and Structures for Bioinformatics - SCIENCES - Bioinformatics - ISTE Wiley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781789450668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Novo NGS Data Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Elloumi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Next-Generation Sequencing Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.91-115, 2017, 978-3-319-59826-0. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59826-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-accelerated shortest paths computations for planar graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hamid Azad </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in GPU Research and Practice </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.774, 2016, 9780128037386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU accelerated RNA folding algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Rajopadhye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wen-mei W. Hwu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPU Computing Gems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELSEVIER, pp.560, 2011, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-384988-5.00014-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Genomic Sequence Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTECH, pp.273-290, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed-Based Parallel Protein SequenceComparison Combining Multithreading, GPU, and FPGA technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics: High Performance Parallel Computer Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis Group / CRC Press, pp.181-202, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gokhale, Maya B., Graham, Paul S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Computing. Accelerating Computation with Field-Programmable Gate Arrays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2005, Foundation of computing, 0-387-26105-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'architectures systoliques integrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architectures Matérielles [cs.AR]. Université de Rennes 1 [UR1], 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01567436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Lavenier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2557-680X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-Bruijn graph partitioning for scalable and accurate DNA storage processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florestan de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (11), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive annotation of olfactory and gustatory receptor genes and transposable elements revealed their evolutionary dynamics in aphids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Gabriel Olvera-Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xilong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabricio Almeida-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (12), pp.msaf238. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaf238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05299488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Sliding Window Encoding for Secured DNA Data Storage Compliant With Biological and Indexing Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléne Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.66009-66030. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3560387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully in vitro iterative construction of a 24 kb-long artificial DNA sequence to store digital information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 76 (5), pp.203-215. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2144/btn-2023-0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker les données : la piste prometteuse de l’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Rondelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Genot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuickDeconvolution: fast and scalable deconvolution of linked-read sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioadv/vbac068/6717790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi: genotyping structural variations with long reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (17), pp.4568-4575. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequences of Two Strains of Streptococcus pyogenes Belonging to an Emergent Clade of the Genotype emm89 in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Devaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Boukthir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.e00129-20. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00129-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Assembly of Circular and Chloroplast Genomes Based on Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219720019500148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A broad genomic panel of microsatellite loci from Brycon orbignyanus (Characiformes: Bryconidae) an endangered migratory Neotropical fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Yazbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Sachetto Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Mauro Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raíssa Graciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosiane Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-26623-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization for Scaffolding and Completing Genome Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware acceleration of de novo genome assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharat Chandra Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.74-89. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJES.2017.10002593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Assessment of Metagenome Interpretation – a benchmark of computational metagenomics software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sczyrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Belmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Koslicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (11), pp.1063 - 1071. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmeth.4458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Sequencing and Genomic Analysis of Three emm75 Group A Streptococcus Strains Recovered in the Course of an Epidemiological Shift in French Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Boukthir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Meygret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Adnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (39), pp.e00957. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00957-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Mathers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemy Kaithakottil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam T. Mugford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-016-1145-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Mathers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemy Kaithakottil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam T. Mugford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.63. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-017-1202-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple comparative metagenomics using multiset k -mer counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (14), 25 p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the uncommon Streptococcus pyogenes M/emm66 strain STAB13021, isolated from clonal clustered cases in French Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Meygret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Nacazume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Adnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.e00689-16. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00689-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Pairs Shortest Path Algorithms for Planar Graph for GPU-Accelerated Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Thulasidasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.91-103. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2015.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembler un génome sur un pico-ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (363)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Seed-Based Approach to Multiple Protein Structure Similarities Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Boudic-Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/279715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free compression of high throughput sequencing data with a probabilistic de Bruijn graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dayris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0709-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining execution pipelines to improve parallel implementation of HMMER on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naeem Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Rajopadhye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.457-470. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2015.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of Lactococcus lactis subsp. lactis bv. diacetylactis LD61.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01176-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GATB: Genome Assembly & Analysis Tool Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.2959 - 2961. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblathon 2: evaluating de novo methods of genome assembly in three vertebrate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Bradnam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baranay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2047-217X-2-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSK: k-mer counting with very low memory usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (5), pp.652-653. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphics Processing Unit-Accelerated Quantitative Trait Loci Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (9), pp.672-686. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2012.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compareads: comparing huge metagenomic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (Suppl 19), pp.S10. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-13-S19-S10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude quantitative dálgorithmes de stéréovision pour les systèmes embarqués d'aide à la conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Darouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyetant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (5), pp.539-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblathon 1: A competitive assessment of de novo short read assembly methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dent A. Earl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Bradnam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John St. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.126599.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00637571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASSST: Global Alignment Short Sequence Search Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (20), pp 2534-2540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatic prediction, deep sequencing of microRNAs and expression analysis during phenotypic plasticity in the pea aphid, Acyrthosiphon pisum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owain Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.281. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00482283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLAST: parallel local alignment search tool for database comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paired-end read length lower bounds for genome re-sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-10-S13-O2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDISK : une architecture reconfigurable pour l'exploration des banques génomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, November (IN89)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00347596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal neighborhood indexing for protein similarity search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (534), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-9-534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00340510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding Region Prediction Based on a Universal DNA Sequence Representation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyang Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Yau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (10), pp.1237-1256. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2008.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00347594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path-equivalent developments in acyclic weighted automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (4), pp.799-812. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S012905410700498X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00271646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable Index FLASH Memory tailored to Seed-Based Genomic Sequence Comparison Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinchun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of VLSI Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (3), pp.255-269. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-007-0073-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain organization within repeated DNA sequences: application to the study of a family of transposable elements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-César C. Lerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Valin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22(16), pp.1948-1954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélérer l'exploration et l'analyse des textes des génomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenoFrag: software to design primers optimized for whole genome scanning by long-range PCR amplification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32 (1), pp.17-24. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkg928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placing, Routing, and Editing Virtual FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic ordering and batching of million-genome collections for reduced storage and faster retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Břinda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSB 2026 - workshop Data Structures in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized phylogenetic batching of million-genome collections for reduced storage requirements and faster data retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Khac Minh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Břinda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Energy Efficiency of Genomics Algorithms on Processing-in-Memory Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meven Mognol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florestan de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Falevoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PECS 2025 - International Workshop on Performance and Energy Efficiency in Concurrent and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biagio Cosenza, Aug 2025, Dresden, Germany. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein database search using Processing-in-Memory architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Airault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florestan de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meven Mognol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2025 - IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPDPS, Jun 2025, Milano, Italy. pp.939-948, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW66978.2025.00146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization of the Banded Needleman &amp; Wunsch Algorithm on UPMEM PiM Architecture for Long DNA Sequence Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meven Mognol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPP 2024 - International Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Gotland, Sweden. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiMyCS: A Processing-in-Memory Read Mapper for Compressing Next-Gen Sequencing Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florestan de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meven Mognol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBM 2024 - IEEE International Conference on Bioinformatics and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lisbonne, Portugal. pp.7176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primer design for DNA storage random access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Dimopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2024 - 23ème conférence sur COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic sliding window encoding for data storageon DNA under biological and indexing constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023: 31st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsiinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HairSplitter: separating strains in metagenome assemblies with long reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2023 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Plouzané, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing-in-Memory to speed up NGS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFA²F 2022 - Sequencing to Function: Analysis and Application for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first proposal for secure data storage into DNA molecules compliant with biological constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSMM 2022 - 1st International Conference on Data Storage in Molecular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HairSplitter: assembling long reads in an unknown number of haplotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBIM 2022 - Journées sur les Séquences en Bioinformatique, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scaffolding for Chloroplasts' Inverted Repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Epain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Storage: Synthesis and Sequencing Semiconductor Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEDM 2022 - 68th Annual IEEE International Electron Devices Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, San Francisco, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental DNA storage platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSMM 2022 - 1st International Conference on Data Storage in Molecular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal de novo assemblies for chloroplast genomes based on inverted repeats patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Epain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiATA 2021 - 4th International conference Bioinformatics: from Algorithms to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, St. Petersbourg, Russia. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant Calling Parallelization on Processor-in-Memory Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Cimadomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Jodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBM 2020 - IEEE International Conference on Bioinformatics and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, South Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph-Theoretic Barcode Ordering Model for Linked-Reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2020 - 20th Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Pisa, Italy. pp.11 - 12, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.WABI.2020.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping Structural Variations using Long Read Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTSeq 2019 - Conference on High Throughput Sequencing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Basel, Switzerland. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping Structural Variations using Long Read data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistically Significant Discriminative Patterns Searching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Son Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Virlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DaWaK 2019 - 21st International Conference on Big Data Analytics and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.105-115, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27520-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization approach for circular and chloroplast genome assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BICoB 2018 - 10th International Conference on Bioinformatics and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Las Vegas, United States. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/231324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization for Scaffolding and Completing Genome Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network Optimization Group (ENOG), Feb 2017, Lisboa, Portugal. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Mapping using Processor-in-Memory Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Furodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Accelerator-Enabled Algorithms and Applications in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization Methods for Genome Scaffolding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Constraint-Based Methods for Bioinformatics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Genetic Variant Combinations using Skypatterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Son Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Biological Knowledge Discovery and Data Mining (Workshop BIOKDD '16 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEXA, Sep 2016, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEXA.2016.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization for Scafolding and Completing Genome Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Constraint-Based Methods for Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KLAST: fast and sensitive software to compare large genomic databanks on cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivaylo Petrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress in Computer Science, Computer Engineering, and Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Las Vegas,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality metrics for benchmarking sequences comparison tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Brazilian Symposium on Bioinformatics, BSB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Belo Honrizonte, Brazil. pp.144-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Multi-GPU Algorithm for All-Pairs Shortest Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Thulasidasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manish Parashar, May 2014, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMET: comparing and combining multiple metagenomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE BIBM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel seed-based approach to protein structure similarity detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Boudic-Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roman Wyrzykowski, Sep 2013, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAssem : FPGA based Acceleration of De Novo Genome Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharat Chandra Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of The 21st Annual International IEEE Symposium on Field Programmable Custom Computing Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Seattle, United States. pp.FCCM'2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating QTL mapping with graphics cards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques - JOBIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. 516 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compareads: comparing huge metagenomic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB Comparative Genomics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Niterói, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomanycores, open-source parallel code for many-core bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics Open Source Conference (BOSC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00623390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and memory-efficient reads indexing for genome assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Bio-Computing 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, torun, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00637536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized genome assembly from reads to scaffolds: practical traversal of the paired string graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sarrebruck, Germany. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23038-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00637535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">biomanycores.org: a repository of interoperable open-source code for many-core bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLS Tools for FPGA : faster development with better performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 7th International Symposium on Applied Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Belfast, United Kingdom. pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU Accelerted QTLMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th QTL-MAS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLICEE: A Service oriented middleware for intensive scientific computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERVICES 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, WASHINGTON DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Protein Seed-Based Comparison Algorithm on the SGI RASC-100 Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Architectures Workshop - IPDPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU accelerated Rna folding algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Baton Rouge, United States. pp.1031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">c-GAMMA: Comparative Genome Analysis of Molecular Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Vorc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Querellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Sheffield, United Kingdom. pp.255-269, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04031-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Parallelization of a Protein Sequence Comparison Algorithm on Manycore Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xioachun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongrui Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Parallel and Distributed Computing, Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, France. online proceedings: http://www.cs.otago.ac.nz/pdcat08/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison intensive des séquences protéiques : indexation des banques et usage des instructions SIMD des microprocesseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques - JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelizing the ACGT OncoSimulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Advanced Research Workshop on In Silico Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Istanbul, Turkey. online proceedings: http://www.3rd-iarwiso.iccs.ntua.gr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding up Subset Seed Algorithm for Intensive Protein Sequence Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on research, innovation &amp; vision for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00321457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered Index Seed Algorithm for Intensive DNA Sequence Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiCOMB 2008 : Seventh IEEE International Workshop on High Performance Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Miami, United States. online proceeding : http://www.hicomb.org/HiCOMB2008/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU Accelerated RNA-RNA Interaction Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Martina Franca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00323566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallélisation de la recherche de similarités entre séquences protéiques sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'18 : Rencontres francophones du Parallélisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00321456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de domaines dans des séquences génomiques : un problème de couverture optimale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCORO V/ROADEF 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein similarity search with subset seeds on a dedicated reconfigurable hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Bio-Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Gdansk,, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche dans les banques d'ADN par indexation parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RVIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, HCM, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00180372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path-Equivalent Removal of Epsilon-Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.23--33, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11812128_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remix : une architecture pour la recherche dans les masses de données indexées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium en archichecture de machines (Sympa) 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Perpignan, France. pp.142-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed-based Genomic Sequence Comparison using a FPGA/FLASH Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Xinchun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International IEEE Conference on Field Programmable Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Thailand. http://fpt.selfip.org/fpt06/program.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Grained Parallelism for Genomic Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Parallel Processing for Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches de motifs et de similarités en bioinformatique : modélisations, solutions logicielles et matérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes/France, pp.18--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GénoGRID : une grille expérimentale pour la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hurfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Saint Malo, France. pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage d'information sur ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2025, 978-2-271-15373-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocaliser les calculs en mémoire : le concept « processing-in-memory »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-3, 2025, 978-2-271-15373-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Sequences to Graphs: Discrete Methods and Structures for Bioinformatics - SCIENCES - Bioinformatics - ISTE Wiley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781789450668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Novo NGS Data Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Elloumi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Next-Generation Sequencing Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.91-115, 2017, 978-3-319-59826-0. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59826-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-accelerated shortest paths computations for planar graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hamid Azad </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in GPU Research and Practice </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.774, 2016, 9780128037386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU accelerated RNA folding algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Rajopadhye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wen-mei W. Hwu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPU Computing Gems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELSEVIER, pp.560, 2011, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-384988-5.00014-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Genomic Sequence Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTECH, pp.273-290, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed-Based Parallel Protein SequenceComparison Combining Multithreading, GPU, and FPGA technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics: High Performance Parallel Computer Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis Group / CRC Press, pp.181-202, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gokhale, Maya B., Graham, Paul S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Computing. Accelerating Computation with Field-Programmable Gate Arrays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2005, Foundation of computing, 0-387-26105-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'architectures systoliques integrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architectures Matérielles [cs.AR]. Université de Rennes 1 [UR1], 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01567436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93614836"/>
+    <w:nsid w:val="48E02A90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-lavenier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2557-680X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375444v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan de Moor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boull&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf618" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05299488v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gabriel Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Almeida-Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf238" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Gasnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Haddad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bellafqira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560387" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2023-0109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739354v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Faure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.481" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073357v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rondelez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Genot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbac068/6717790" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03032737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Lecompte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa527" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532959v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devaere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Boukthir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moullec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00129-20" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristo Djidjev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720019500148" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919836v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Yazbeck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sachetto Oliveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mauro Ribeiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Graciano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosiane Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26623-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01481800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharat Chandra Varma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kolin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balakrishnan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJES.2017.10002593" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sczyrba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hofmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Belmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Koslicki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janssen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.4458" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01617890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rochefort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meygret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Adnani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00957-17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397150v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Benoit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.94" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385659v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pascal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Nacazume" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00689-16" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235348v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapuis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Thulasidasan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2015.06.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235331v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Boudic-Jamin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/279715" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235355v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214682v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dayris" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0709-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235328v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naeem Abbas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Rajopadhye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.06.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019560v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01176-13" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu406" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bradnam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fass" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Alexandrov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baranay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bechner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2047-217X-2-10" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903794v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2012.0136" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S19-S10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637835v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Darouich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyetant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637571v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dent A. Earl" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John St. John" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Darling" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Lin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.126599.111" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00482283v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walsh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owain Edwards" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gordon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-281" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425301v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426856v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S13-O2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347596v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340510v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-534" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347594v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyang Jiang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Yau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0041" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271646v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905410700498X" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178314v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Georges" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchun Liu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-007-0073-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M9H4K3GN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090517v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tempel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-C&#233;sar C. Lerman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000526v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454461v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg928" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013412v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448733v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Khac Minh Truong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel B&#345;inda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375465v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Mognol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Falevoz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375748v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Airault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00146" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739328v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legriel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739300v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mateos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melpomeni Dimopoulou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Genot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04821180v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04246615v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad S." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289957" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272455v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864075v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817360v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817385v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03625229v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Epain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902786v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817374v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03534195v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008334v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Sun" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marijon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2020.11" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006764v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cimadomo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Jodin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288091v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02289484v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Son Pham" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Virlet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27520-4_8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666830v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/231324" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499859v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385614v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Son Pham" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2016.13" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399997v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Roy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Furodet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385665v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567134v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235339v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo Petrov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brillet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Quiniou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Antin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088595v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905738v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080050v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881507v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829055v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363562v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720951v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623390v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637536v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637535v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23038-7_4" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637830v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637847v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637840v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638694v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425237v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425543v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425373v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Vorc'H" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04031-3_23" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321457v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322732v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xioachun Ye" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongrui Fan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325020v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322703v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322696v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323566v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321456v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186471v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178325v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180372v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107094v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11812128_4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HPPFQJ87-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505589v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raimbault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179994v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Xinchun" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179996v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001036v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465092v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouchard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376118v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376135v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817447v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633718v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59826-0_4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385634v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/advances-in-gpu-research-and-practice/azad/978-0-12-803738-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637827v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384988-5.00014-0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531505v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531507v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000501v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01567436v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-lavenier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2557-680X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375444v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan de Moor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boull&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf618" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05299488v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gabriel Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Almeida-Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf238" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Gasnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Haddad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bellafqira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560387" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2023-0109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rondelez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Genot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790140v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Faure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbac068/6717790" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03032737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Lecompte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa527" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devaere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Boukthir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moullec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00129-20" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151798v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristo Djidjev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720019500148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Yazbeck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sachetto Oliveira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mauro Ribeiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Graciano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosiane Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26623-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01481800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharat Chandra Varma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kolin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balakrishnan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJES.2017.10002593" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sczyrba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hofmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Belmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Koslicki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janssen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.4458" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01617890v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rochefort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meygret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Adnani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00957-17" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Benoit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.94" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385659v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pascal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Nacazume" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00689-16" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapuis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Thulasidasan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2015.06.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Boudic-Jamin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/279715" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dayris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0709-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235328v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naeem Abbas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Rajopadhye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.06.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019560v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01176-13" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu406" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868822v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bradnam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fass" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Alexandrov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baranay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bechner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2047-217X-2-10" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903794v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2012.0136" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784394v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S19-S10" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637835v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Darouich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyetant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637571v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dent A. Earl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John St. John" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Darling" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Lin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.126599.111" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531499v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00482283v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walsh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owain Edwards" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gordon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-281" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425301v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426856v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S13-O2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347596v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340510v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-534" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347594v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyang Jiang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Yau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0041" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271646v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905410700498X" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178314v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Georges" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchun Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-007-0073-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M9H4K3GN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090517v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tempel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-C&#233;sar C. Lerman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000526v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454461v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg928" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013412v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584462v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Truong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel B&#345;inda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448733v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Khac Minh Truong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375465v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Mognol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Falevoz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375748v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Airault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00146" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739328v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legriel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04821180v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739300v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mateos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melpomeni Dimopoulou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Genot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04246615v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad S." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289957" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272455v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817360v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817385v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864075v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03625229v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Epain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902786v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817374v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03534195v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006764v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cimadomo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Jodin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008334v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Sun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marijon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2020.11" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02289484v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288091v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Son Pham" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Virlet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27520-4_8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666830v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/231324" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499859v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399997v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Roy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Furodet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385665v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385614v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Son Pham" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2016.13" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567134v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235339v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo Petrov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brillet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Quiniou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Antin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088595v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905738v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080050v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881507v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829055v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363562v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720951v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623390v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637536v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637535v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23038-7_4" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637847v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637830v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637840v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638694v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425237v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425543v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425373v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Vorc'H" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04031-3_23" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322732v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xioachun Ye" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongrui Fan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325020v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322703v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321457v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322696v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323566v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321456v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186471v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178325v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180372v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107094v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11812128_4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HPPFQJ87-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505589v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raimbault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179994v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Xinchun" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179996v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001036v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465092v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouchard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376118v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376135v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817447v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633718v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59826-0_4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385634v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/advances-in-gpu-research-and-practice/azad/978-0-12-803738-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637827v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384988-5.00014-0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531505v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531507v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000501v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01567436v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>