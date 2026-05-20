--- v1 (2026-04-12)
+++ v2 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Lavenier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2557-680X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-Bruijn graph partitioning for scalable and accurate DNA storage processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florestan de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (11), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive annotation of olfactory and gustatory receptor genes and transposable elements revealed their evolutionary dynamics in aphids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Gabriel Olvera-Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xilong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabricio Almeida-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (12), pp.msaf238. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaf238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05299488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Sliding Window Encoding for Secured DNA Data Storage Compliant With Biological and Indexing Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléne Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.66009-66030. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3560387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully in vitro iterative construction of a 24 kb-long artificial DNA sequence to store digital information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 76 (5), pp.203-215. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2144/btn-2023-0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker les données : la piste prometteuse de l’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Rondelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Genot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuickDeconvolution: fast and scalable deconvolution of linked-read sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioadv/vbac068/6717790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi: genotyping structural variations with long reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (17), pp.4568-4575. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequences of Two Strains of Streptococcus pyogenes Belonging to an Emergent Clade of the Genotype emm89 in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Devaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Boukthir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.e00129-20. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00129-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Assembly of Circular and Chloroplast Genomes Based on Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219720019500148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A broad genomic panel of microsatellite loci from Brycon orbignyanus (Characiformes: Bryconidae) an endangered migratory Neotropical fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Yazbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Sachetto Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Mauro Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raíssa Graciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosiane Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-26623-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization for Scaffolding and Completing Genome Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware acceleration of de novo genome assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharat Chandra Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.74-89. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJES.2017.10002593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Assessment of Metagenome Interpretation – a benchmark of computational metagenomics software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sczyrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Belmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Koslicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (11), pp.1063 - 1071. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmeth.4458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Sequencing and Genomic Analysis of Three emm75 Group A Streptococcus Strains Recovered in the Course of an Epidemiological Shift in French Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Boukthir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Meygret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Adnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (39), pp.e00957. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00957-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Mathers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemy Kaithakottil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam T. Mugford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-016-1145-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Mathers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemy Kaithakottil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam T. Mugford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.63. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-017-1202-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple comparative metagenomics using multiset k -mer counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (14), 25 p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the uncommon Streptococcus pyogenes M/emm66 strain STAB13021, isolated from clonal clustered cases in French Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Meygret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Nacazume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Adnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.e00689-16. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00689-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Pairs Shortest Path Algorithms for Planar Graph for GPU-Accelerated Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Thulasidasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.91-103. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2015.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembler un génome sur un pico-ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (363)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Seed-Based Approach to Multiple Protein Structure Similarities Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Boudic-Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/279715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free compression of high throughput sequencing data with a probabilistic de Bruijn graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dayris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0709-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining execution pipelines to improve parallel implementation of HMMER on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naeem Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Rajopadhye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.457-470. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2015.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of Lactococcus lactis subsp. lactis bv. diacetylactis LD61.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01176-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GATB: Genome Assembly & Analysis Tool Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.2959 - 2961. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblathon 2: evaluating de novo methods of genome assembly in three vertebrate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Bradnam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baranay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2047-217X-2-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSK: k-mer counting with very low memory usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (5), pp.652-653. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphics Processing Unit-Accelerated Quantitative Trait Loci Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (9), pp.672-686. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2012.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compareads: comparing huge metagenomic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (Suppl 19), pp.S10. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-13-S19-S10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude quantitative dálgorithmes de stéréovision pour les systèmes embarqués d'aide à la conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Darouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyetant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (5), pp.539-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblathon 1: A competitive assessment of de novo short read assembly methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dent A. Earl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Bradnam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John St. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.126599.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00637571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASSST: Global Alignment Short Sequence Search Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (20), pp 2534-2540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatic prediction, deep sequencing of microRNAs and expression analysis during phenotypic plasticity in the pea aphid, Acyrthosiphon pisum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owain Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.281. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00482283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLAST: parallel local alignment search tool for database comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paired-end read length lower bounds for genome re-sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-10-S13-O2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDISK : une architecture reconfigurable pour l'exploration des banques génomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, November (IN89)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00347596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal neighborhood indexing for protein similarity search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (534), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-9-534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00340510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding Region Prediction Based on a Universal DNA Sequence Representation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyang Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Yau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (10), pp.1237-1256. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2008.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00347594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path-equivalent developments in acyclic weighted automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (4), pp.799-812. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S012905410700498X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00271646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable Index FLASH Memory tailored to Seed-Based Genomic Sequence Comparison Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinchun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of VLSI Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (3), pp.255-269. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-007-0073-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain organization within repeated DNA sequences: application to the study of a family of transposable elements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-César C. Lerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Valin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22(16), pp.1948-1954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélérer l'exploration et l'analyse des textes des génomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenoFrag: software to design primers optimized for whole genome scanning by long-range PCR amplification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32 (1), pp.17-24. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkg928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placing, Routing, and Editing Virtual FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic ordering and batching of million-genome collections for reduced storage and faster retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Břinda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSB 2026 - workshop Data Structures in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized phylogenetic batching of million-genome collections for reduced storage requirements and faster data retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Khac Minh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Břinda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Energy Efficiency of Genomics Algorithms on Processing-in-Memory Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meven Mognol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florestan de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Falevoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PECS 2025 - International Workshop on Performance and Energy Efficiency in Concurrent and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biagio Cosenza, Aug 2025, Dresden, Germany. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein database search using Processing-in-Memory architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Airault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florestan de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meven Mognol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2025 - IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPDPS, Jun 2025, Milano, Italy. pp.939-948, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW66978.2025.00146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization of the Banded Needleman &amp; Wunsch Algorithm on UPMEM PiM Architecture for Long DNA Sequence Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meven Mognol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPP 2024 - International Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Gotland, Sweden. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiMyCS: A Processing-in-Memory Read Mapper for Compressing Next-Gen Sequencing Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florestan de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meven Mognol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBM 2024 - IEEE International Conference on Bioinformatics and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lisbonne, Portugal. pp.7176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primer design for DNA storage random access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Dimopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2024 - 23ème conférence sur COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic sliding window encoding for data storageon DNA under biological and indexing constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023: 31st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsiinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HairSplitter: separating strains in metagenome assemblies with long reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2023 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Plouzané, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing-in-Memory to speed up NGS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFA²F 2022 - Sequencing to Function: Analysis and Application for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first proposal for secure data storage into DNA molecules compliant with biological constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSMM 2022 - 1st International Conference on Data Storage in Molecular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HairSplitter: assembling long reads in an unknown number of haplotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBIM 2022 - Journées sur les Séquences en Bioinformatique, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scaffolding for Chloroplasts' Inverted Repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Epain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Storage: Synthesis and Sequencing Semiconductor Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEDM 2022 - 68th Annual IEEE International Electron Devices Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, San Francisco, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental DNA storage platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSMM 2022 - 1st International Conference on Data Storage in Molecular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal de novo assemblies for chloroplast genomes based on inverted repeats patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Epain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiATA 2021 - 4th International conference Bioinformatics: from Algorithms to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, St. Petersbourg, Russia. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant Calling Parallelization on Processor-in-Memory Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Cimadomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Jodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBM 2020 - IEEE International Conference on Bioinformatics and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, South Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph-Theoretic Barcode Ordering Model for Linked-Reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2020 - 20th Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Pisa, Italy. pp.11 - 12, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.WABI.2020.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping Structural Variations using Long Read Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTSeq 2019 - Conference on High Throughput Sequencing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Basel, Switzerland. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping Structural Variations using Long Read data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistically Significant Discriminative Patterns Searching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Son Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Virlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DaWaK 2019 - 21st International Conference on Big Data Analytics and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.105-115, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27520-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization approach for circular and chloroplast genome assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BICoB 2018 - 10th International Conference on Bioinformatics and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Las Vegas, United States. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/231324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization for Scaffolding and Completing Genome Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network Optimization Group (ENOG), Feb 2017, Lisboa, Portugal. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Mapping using Processor-in-Memory Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Furodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Accelerator-Enabled Algorithms and Applications in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization Methods for Genome Scaffolding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Constraint-Based Methods for Bioinformatics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Genetic Variant Combinations using Skypatterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Son Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Biological Knowledge Discovery and Data Mining (Workshop BIOKDD '16 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEXA, Sep 2016, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEXA.2016.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization for Scafolding and Completing Genome Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Constraint-Based Methods for Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KLAST: fast and sensitive software to compare large genomic databanks on cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivaylo Petrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress in Computer Science, Computer Engineering, and Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Las Vegas,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality metrics for benchmarking sequences comparison tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Brazilian Symposium on Bioinformatics, BSB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Belo Honrizonte, Brazil. pp.144-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Multi-GPU Algorithm for All-Pairs Shortest Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Thulasidasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manish Parashar, May 2014, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMET: comparing and combining multiple metagenomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE BIBM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel seed-based approach to protein structure similarity detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Boudic-Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roman Wyrzykowski, Sep 2013, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAssem : FPGA based Acceleration of De Novo Genome Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharat Chandra Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of The 21st Annual International IEEE Symposium on Field Programmable Custom Computing Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Seattle, United States. pp.FCCM'2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating QTL mapping with graphics cards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques - JOBIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. 516 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compareads: comparing huge metagenomic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB Comparative Genomics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Niterói, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomanycores, open-source parallel code for many-core bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics Open Source Conference (BOSC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00623390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and memory-efficient reads indexing for genome assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Bio-Computing 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, torun, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00637536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized genome assembly from reads to scaffolds: practical traversal of the paired string graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sarrebruck, Germany. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23038-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00637535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">biomanycores.org: a repository of interoperable open-source code for many-core bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLS Tools for FPGA : faster development with better performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 7th International Symposium on Applied Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Belfast, United Kingdom. pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU Accelerted QTLMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th QTL-MAS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLICEE: A Service oriented middleware for intensive scientific computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERVICES 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, WASHINGTON DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Protein Seed-Based Comparison Algorithm on the SGI RASC-100 Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Architectures Workshop - IPDPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU accelerated Rna folding algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Baton Rouge, United States. pp.1031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">c-GAMMA: Comparative Genome Analysis of Molecular Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Vorc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Querellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Sheffield, United Kingdom. pp.255-269, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04031-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Parallelization of a Protein Sequence Comparison Algorithm on Manycore Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xioachun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongrui Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Parallel and Distributed Computing, Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, France. online proceedings: http://www.cs.otago.ac.nz/pdcat08/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison intensive des séquences protéiques : indexation des banques et usage des instructions SIMD des microprocesseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques - JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelizing the ACGT OncoSimulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Advanced Research Workshop on In Silico Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Istanbul, Turkey. online proceedings: http://www.3rd-iarwiso.iccs.ntua.gr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding up Subset Seed Algorithm for Intensive Protein Sequence Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on research, innovation &amp; vision for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00321457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered Index Seed Algorithm for Intensive DNA Sequence Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiCOMB 2008 : Seventh IEEE International Workshop on High Performance Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Miami, United States. online proceeding : http://www.hicomb.org/HiCOMB2008/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU Accelerated RNA-RNA Interaction Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Martina Franca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00323566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallélisation de la recherche de similarités entre séquences protéiques sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'18 : Rencontres francophones du Parallélisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00321456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de domaines dans des séquences génomiques : un problème de couverture optimale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCORO V/ROADEF 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein similarity search with subset seeds on a dedicated reconfigurable hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Bio-Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Gdansk,, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche dans les banques d'ADN par indexation parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RVIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, HCM, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00180372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path-Equivalent Removal of Epsilon-Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.23--33, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11812128_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remix : une architecture pour la recherche dans les masses de données indexées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium en archichecture de machines (Sympa) 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Perpignan, France. pp.142-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed-based Genomic Sequence Comparison using a FPGA/FLASH Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Xinchun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International IEEE Conference on Field Programmable Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Thailand. http://fpt.selfip.org/fpt06/program.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Grained Parallelism for Genomic Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Parallel Processing for Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches de motifs et de similarités en bioinformatique : modélisations, solutions logicielles et matérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes/France, pp.18--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GénoGRID : une grille expérimentale pour la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hurfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Saint Malo, France. pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage d'information sur ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2025, 978-2-271-15373-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocaliser les calculs en mémoire : le concept « processing-in-memory »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-3, 2025, 978-2-271-15373-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Sequences to Graphs: Discrete Methods and Structures for Bioinformatics - SCIENCES - Bioinformatics - ISTE Wiley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781789450668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Novo NGS Data Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Elloumi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Next-Generation Sequencing Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.91-115, 2017, 978-3-319-59826-0. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59826-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-accelerated shortest paths computations for planar graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hamid Azad </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in GPU Research and Practice </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.774, 2016, 9780128037386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU accelerated RNA folding algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Rajopadhye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wen-mei W. Hwu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPU Computing Gems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELSEVIER, pp.560, 2011, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-384988-5.00014-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Genomic Sequence Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTECH, pp.273-290, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed-Based Parallel Protein SequenceComparison Combining Multithreading, GPU, and FPGA technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics: High Performance Parallel Computer Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis Group / CRC Press, pp.181-202, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gokhale, Maya B., Graham, Paul S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Computing. Accelerating Computation with Field-Programmable Gate Arrays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2005, Foundation of computing, 0-387-26105-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'architectures systoliques integrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architectures Matérielles [cs.AR]. Université de Rennes 1 [UR1], 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01567436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Lavenier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2557-680X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Sliding Window Encoding for Secured DNA Data Storage Compliant With Biological and Indexing Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléne Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.66009-66030. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3560387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-Bruijn graph partitioning for scalable and accurate DNA storage processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florestan de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (11), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive annotation of olfactory and gustatory receptor genes and transposable elements revealed their evolutionary dynamics in aphids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Gabriel Olvera-Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xilong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabricio Almeida-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (12), pp.msaf238. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaf238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05299488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully in vitro iterative construction of a 24 kb-long artificial DNA sequence to store digital information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 76 (5), pp.203-215. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2144/btn-2023-0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker les données : la piste prometteuse de l’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Rondelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Genot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuickDeconvolution: fast and scalable deconvolution of linked-read sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioadv/vbac068/6717790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVJedi: genotyping structural variations with long reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (17), pp.4568-4575. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequences of Two Strains of Streptococcus pyogenes Belonging to an Emergent Clade of the Genotype emm89 in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Devaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Boukthir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.e00129-20. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00129-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Assembly of Circular and Chloroplast Genomes Based on Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219720019500148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization for Scaffolding and Completing Genome Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A broad genomic panel of microsatellite loci from Brycon orbignyanus (Characiformes: Bryconidae) an endangered migratory Neotropical fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Yazbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Sachetto Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Mauro Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raíssa Graciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosiane Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-26623-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware acceleration of de novo genome assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharat Chandra Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.74-89. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJES.2017.10002593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Assessment of Metagenome Interpretation – a benchmark of computational metagenomics software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sczyrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Belmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Koslicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (11), pp.1063 - 1071. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmeth.4458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Sequencing and Genomic Analysis of Three emm75 Group A Streptococcus Strains Recovered in the Course of an Epidemiological Shift in French Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Boukthir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Meygret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Adnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (39), pp.e00957. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00957-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Mathers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemy Kaithakottil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam T. Mugford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-016-1145-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Mathers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemy Kaithakottil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam T. Mugford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.63. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-017-1202-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the uncommon Streptococcus pyogenes M/emm66 strain STAB13021, isolated from clonal clustered cases in French Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Meygret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Nacazume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Adnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.e00689-16. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00689-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple comparative metagenomics using multiset k -mer counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (14), 25 p. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Pairs Shortest Path Algorithms for Planar Graph for GPU-Accelerated Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Thulasidasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.91-103. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2015.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Seed-Based Approach to Multiple Protein Structure Similarities Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Boudic-Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/279715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembler un génome sur un pico-ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (363)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free compression of high throughput sequencing data with a probabilistic de Bruijn graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dayris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0709-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining execution pipelines to improve parallel implementation of HMMER on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naeem Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Rajopadhye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.457-470. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2015.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of Lactococcus lactis subsp. lactis bv. diacetylactis LD61.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01176-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GATB: Genome Assembly & Analysis Tool Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.2959 - 2961. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphics Processing Unit-Accelerated Quantitative Trait Loci Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (9), pp.672-686. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2012.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblathon 2: evaluating de novo methods of genome assembly in three vertebrate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Bradnam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baranay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2047-217X-2-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSK: k-mer counting with very low memory usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (5), pp.652-653. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compareads: comparing huge metagenomic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (Suppl 19), pp.S10. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-13-S19-S10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude quantitative dálgorithmes de stéréovision pour les systèmes embarqués d'aide à la conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Darouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyetant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (5), pp.539-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblathon 1: A competitive assessment of de novo short read assembly methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dent A. Earl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Bradnam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John St. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.126599.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00637571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASSST: Global Alignment Short Sequence Search Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (20), pp 2534-2540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatic prediction, deep sequencing of microRNAs and expression analysis during phenotypic plasticity in the pea aphid, Acyrthosiphon pisum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owain Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.281. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00482283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLAST: parallel local alignment search tool for database comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paired-end read length lower bounds for genome re-sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-10-S13-O2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDISK : une architecture reconfigurable pour l'exploration des banques génomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, November (IN89)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00347596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal neighborhood indexing for protein similarity search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (534), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-9-534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00340510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding Region Prediction Based on a Universal DNA Sequence Representation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyang Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Yau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (10), pp.1237-1256. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2008.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00347594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable Index FLASH Memory tailored to Seed-Based Genomic Sequence Comparison Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinchun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of VLSI Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (3), pp.255-269. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-007-0073-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path-equivalent developments in acyclic weighted automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (4), pp.799-812. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S012905410700498X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00271646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain organization within repeated DNA sequences: application to the study of a family of transposable elements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël-César C. Lerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Valin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22(16), pp.1948-1954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélérer l'exploration et l'analyse des textes des génomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenoFrag: software to design primers optimized for whole genome scanning by long-range PCR amplification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32 (1), pp.17-24. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkg928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placing, Routing, and Editing Virtual FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic ordering and batching of million-genome collections for reduced storage and faster retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Břinda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSB 2026 - workshop Data Structures in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein database search using Processing-in-Memory architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Airault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florestan de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meven Mognol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2025 - IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPDPS, Jun 2025, Milano, Italy. pp.939-948, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW66978.2025.00146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized phylogenetic batching of million-genome collections for reduced storage requirements and faster data retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Khac Minh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Břinda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Energy Efficiency of Genomics Algorithms on Processing-in-Memory Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meven Mognol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florestan de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Falevoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PECS 2025 - International Workshop on Performance and Energy Efficiency in Concurrent and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biagio Cosenza, Aug 2025, Dresden, Germany. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization of the Banded Needleman &amp; Wunsch Algorithm on UPMEM PiM Architecture for Long DNA Sequence Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meven Mognol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPP 2024 - International Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Gotland, Sweden. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primer design for DNA storage random access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melpomeni Dimopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2024 - 23ème conférence sur COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiMyCS: A Processing-in-Memory Read Mapper for Compressing Next-Gen Sequencing Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florestan de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meven Mognol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBM 2024 - IEEE International Conference on Bioinformatics and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lisbonne, Portugal. pp.7176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic sliding window encoding for data storageon DNA under biological and indexing constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023: 31st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsiinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HairSplitter: separating strains in metagenome assemblies with long reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2023 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Plouzané, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental DNA storage platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSMM 2022 - 1st International Conference on Data Storage in Molecular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing-in-Memory to speed up NGS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFA²F 2022 - Sequencing to Function: Analysis and Application for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first proposal for secure data storage into DNA molecules compliant with biological constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSMM 2022 - 1st International Conference on Data Storage in Molecular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HairSplitter: assembling long reads in an unknown number of haplotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeqBIM 2022 - Journées sur les Séquences en Bioinformatique, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scaffolding for Chloroplasts' Inverted Repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Epain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Storage: Synthesis and Sequencing Semiconductor Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEDM 2022 - 68th Annual IEEE International Electron Devices Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, San Francisco, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal de novo assemblies for chloroplast genomes based on inverted repeats patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Epain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiATA 2021 - 4th International conference Bioinformatics: from Algorithms to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, St. Petersbourg, Russia. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph-Theoretic Barcode Ordering Model for Linked-Reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2020 - 20th Workshop on Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Pisa, Italy. pp.11 - 12, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.WABI.2020.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant Calling Parallelization on Processor-in-Memory Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Cimadomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Jodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBM 2020 - IEEE International Conference on Bioinformatics and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, South Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping Structural Variations using Long Read data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping Structural Variations using Long Read Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTSeq 2019 - Conference on High Throughput Sequencing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Basel, Switzerland. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistically Significant Discriminative Patterns Searching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Son Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Virlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DaWaK 2019 - 21st International Conference on Big Data Analytics and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.105-115, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27520-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization approach for circular and chloroplast genome assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BICoB 2018 - 10th International Conference on Bioinformatics and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Las Vegas, United States. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/231324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization for Scaffolding and Completing Genome Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network Optimization Group (ENOG), Feb 2017, Lisboa, Portugal. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Genetic Variant Combinations using Skypatterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Son Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Biological Knowledge Discovery and Data Mining (Workshop BIOKDD '16 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEXA, Sep 2016, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEXA.2016.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Mapping using Processor-in-Memory Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Furodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Accelerator-Enabled Algorithms and Applications in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization Methods for Genome Scaffolding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Constraint-Based Methods for Bioinformatics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization for Scafolding and Completing Genome Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Constraint-Based Methods for Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KLAST: fast and sensitive software to compare large genomic databanks on cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivaylo Petrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress in Computer Science, Computer Engineering, and Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Las Vegas,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMET: comparing and combining multiple metagenomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE BIBM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality metrics for benchmarking sequences comparison tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Brazilian Symposium on Bioinformatics, BSB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Belo Honrizonte, Brazil. pp.144-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Multi-GPU Algorithm for All-Pairs Shortest Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Thulasidasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manish Parashar, May 2014, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel seed-based approach to protein structure similarity detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Boudic-Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roman Wyrzykowski, Sep 2013, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAssem : FPGA based Acceleration of De Novo Genome Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharat Chandra Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of The 21st Annual International IEEE Symposium on Field Programmable Custom Computing Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Seattle, United States. pp.FCCM'2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compareads: comparing huge metagenomic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB Comparative Genomics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Niterói, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating QTL mapping with graphics cards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques - JOBIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. 516 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLICEE: A Service oriented middleware for intensive scientific computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERVICES 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, WASHINGTON DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomanycores, open-source parallel code for many-core bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics Open Source Conference (BOSC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00623390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and memory-efficient reads indexing for genome assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Bio-Computing 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, torun, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00637536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized genome assembly from reads to scaffolds: practical traversal of the paired string graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WABI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sarrebruck, Germany. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23038-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00637535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLS Tools for FPGA : faster development with better performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 7th International Symposium on Applied Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Belfast, United Kingdom. pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">biomanycores.org: a repository of interoperable open-source code for many-core bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU Accelerted QTLMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th QTL-MAS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Protein Seed-Based Comparison Algorithm on the SGI RASC-100 Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Architectures Workshop - IPDPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU accelerated Rna folding algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Baton Rouge, United States. pp.1031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">c-GAMMA: Comparative Genome Analysis of Molecular Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Vorc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Querellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Sheffield, United Kingdom. pp.255-269, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04031-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00425373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallélisation de la recherche de similarités entre séquences protéiques sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'18 : Rencontres francophones du Parallélisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00321456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding up Subset Seed Algorithm for Intensive Protein Sequence Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on research, innovation &amp; vision for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00321457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Parallelization of a Protein Sequence Comparison Algorithm on Manycore Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xioachun Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongrui Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Parallel and Distributed Computing, Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, France. online proceedings: http://www.cs.otago.ac.nz/pdcat08/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison intensive des séquences protéiques : indexation des banques et usage des instructions SIMD des microprocesseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques - JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelizing the ACGT OncoSimulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Advanced Research Workshop on In Silico Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Istanbul, Turkey. online proceedings: http://www.3rd-iarwiso.iccs.ntua.gr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered Index Seed Algorithm for Intensive DNA Sequence Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiCOMB 2008 : Seventh IEEE International Workshop on High Performance Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Miami, United States. online proceeding : http://www.hicomb.org/HiCOMB2008/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU Accelerated RNA-RNA Interaction Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Martina Franca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00323566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de domaines dans des séquences génomiques : un problème de couverture optimale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCORO V/ROADEF 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein similarity search with subset seeds on a dedicated reconfigurable hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peterlongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Bio-Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Gdansk,, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Grained Parallelism for Genomic Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Parallel Processing for Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche dans les banques d'ADN par indexation parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RVIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, HCM, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00180372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path-Equivalent Removal of Epsilon-Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.23--33, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11812128_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remix : une architecture pour la recherche dans les masses de données indexées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium en archichecture de machines (Sympa) 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Perpignan, France. pp.142-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed-based Genomic Sequence Comparison using a FPGA/FLASH Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Xinchun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International IEEE Conference on Field Programmable Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Thailand. http://fpt.selfip.org/fpt06/program.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches de motifs et de similarités en bioinformatique : modélisations, solutions logicielles et matérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Kucherov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes/France, pp.18--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GénoGRID : une grille expérimentale pour la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hurfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Saint Malo, France. pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage d'information sur ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2025, 978-2-271-15373-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délocaliser les calculs en mémoire : le concept « processing-in-memory »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-3, 2025, 978-2-271-15373-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Sequences to Graphs: Discrete Methods and Structures for Bioinformatics - SCIENCES - Bioinformatics - ISTE Wiley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781789450668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Novo NGS Data Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Elloumi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Next-Generation Sequencing Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.91-115, 2017, 978-3-319-59826-0. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59826-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-accelerated shortest paths computations for planar graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Djidjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hamid Azad </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in GPU Research and Practice </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.774, 2016, 9780128037386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU accelerated RNA folding algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Rajopadhye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wen-mei W. Hwu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPU Computing Gems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELSEVIER, pp.560, 2011, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-384988-5.00014-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Genomic Sequence Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTECH, pp.273-290, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed-Based Parallel Protein SequenceComparison Combining Multithreading, GPU, and FPGA technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics: High Performance Parallel Computer Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis Group / CRC Press, pp.181-202, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gokhale, Maya B., Graham, Paul S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Computing. Accelerating Computation with Field-Programmable Gate Arrays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2005, Foundation of computing, 0-387-26105-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'architectures systoliques integrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architectures Matérielles [cs.AR]. Université de Rennes 1 [UR1], 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01567436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48E02A90"/>
+    <w:nsid w:val="FC4FE969"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-lavenier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2557-680X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375444v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan de Moor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boull&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf618" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05299488v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gabriel Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Almeida-Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf238" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Gasnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Haddad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bellafqira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560387" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2023-0109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rondelez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Genot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790140v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Faure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbac068/6717790" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03032737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Lecompte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa527" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devaere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Boukthir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moullec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00129-20" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151798v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristo Djidjev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720019500148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Yazbeck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sachetto Oliveira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mauro Ribeiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Graciano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosiane Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26623-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01481800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharat Chandra Varma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kolin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balakrishnan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJES.2017.10002593" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sczyrba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hofmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Belmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Koslicki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janssen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.4458" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01617890v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rochefort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meygret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Adnani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00957-17" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Benoit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.94" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385659v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pascal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Nacazume" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00689-16" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapuis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Thulasidasan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2015.06.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Boudic-Jamin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/279715" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dayris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0709-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235328v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naeem Abbas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Rajopadhye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.06.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019560v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01176-13" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu406" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868822v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bradnam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fass" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Alexandrov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baranay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bechner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2047-217X-2-10" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903794v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2012.0136" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784394v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S19-S10" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637835v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Darouich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyetant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637571v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dent A. Earl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John St. John" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Darling" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Lin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.126599.111" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531499v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00482283v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walsh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owain Edwards" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gordon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-281" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425301v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426856v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S13-O2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347596v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340510v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-534" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347594v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyang Jiang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Yau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0041" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271646v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905410700498X" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178314v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Georges" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchun Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-007-0073-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M9H4K3GN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090517v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tempel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-C&#233;sar C. Lerman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000526v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454461v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg928" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013412v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584462v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Truong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel B&#345;inda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448733v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Khac Minh Truong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375465v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Mognol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Falevoz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375748v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Airault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00146" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739328v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legriel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04821180v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739300v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mateos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melpomeni Dimopoulou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Genot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04246615v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad S." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289957" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272455v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817360v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817385v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864075v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03625229v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Epain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902786v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817374v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03534195v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006764v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cimadomo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Jodin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008334v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Sun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marijon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2020.11" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02289484v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288091v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Son Pham" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Virlet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27520-4_8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666830v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/231324" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499859v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399997v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Roy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Furodet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385665v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385614v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Son Pham" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2016.13" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567134v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235339v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo Petrov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brillet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Quiniou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Antin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088595v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905738v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080050v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881507v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829055v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363562v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720951v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623390v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637536v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637535v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23038-7_4" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637847v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637830v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637840v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638694v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425237v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425543v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425373v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Vorc'H" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04031-3_23" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322732v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xioachun Ye" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongrui Fan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325020v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322703v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321457v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322696v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323566v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321456v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186471v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178325v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180372v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107094v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11812128_4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HPPFQJ87-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505589v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raimbault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179994v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Xinchun" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179996v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001036v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465092v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouchard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376118v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376135v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817447v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633718v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59826-0_4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385634v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/advances-in-gpu-research-and-practice/azad/978-0-12-803738-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637827v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384988-5.00014-0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531505v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531507v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000501v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01567436v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-lavenier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2557-680X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067257v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Gasnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Haddad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bellafqira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560387" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan de Moor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boull&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf618" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05299488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gabriel Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Almeida-Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf238" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2023-0109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rondelez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Genot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790140v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Faure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbac068/6717790" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03032737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Lecompte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa527" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devaere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Boukthir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moullec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00129-20" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151798v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristo Djidjev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720019500148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Yazbeck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sachetto Oliveira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mauro Ribeiro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Graciano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosiane Santos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26623-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01481800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharat Chandra Varma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kolin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balakrishnan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJES.2017.10002593" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sczyrba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hofmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Belmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Koslicki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janssen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.4458" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01617890v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rochefort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meygret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Adnani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00957-17" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385659v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pascal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Nacazume" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00689-16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Benoit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.94" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapuis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Thulasidasan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2015.06.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235331v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Boudic-Jamin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/279715" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235355v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dayris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0709-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235328v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naeem Abbas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Rajopadhye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.06.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019560v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01176-13" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu406" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903794v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2012.0136" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868822v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bradnam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fass" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Alexandrov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baranay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bechner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2047-217X-2-10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778473v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784394v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S19-S10" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637835v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Darouich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyetant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637571v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dent A. Earl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John St. John" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Darling" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Lin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.126599.111" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531499v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00482283v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walsh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owain Edwards" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gordon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-281" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425301v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426856v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S13-O2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347596v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340510v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-534" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347594v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyang Jiang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Yau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0041" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178314v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Georges" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchun Liu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-007-0073-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M9H4K3GN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271646v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012905410700498X" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090517v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tempel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-C&#233;sar C. Lerman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000526v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454461v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg928" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013412v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584462v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Truong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel B&#345;inda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375748v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Airault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Mognol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00146" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448733v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Khac Minh Truong" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375465v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Falevoz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739328v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legriel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739300v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mateos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melpomeni Dimopoulou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Genot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04821180v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04246615v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad S." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289957" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272455v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817374v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817360v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817385v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864075v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03625229v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Epain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902786v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03534195v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008334v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Sun" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marijon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2020.11" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006764v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cimadomo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Jodin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288091v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02289484v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Son Pham" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Virlet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27520-4_8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666830v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/231324" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499859v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385614v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Son Pham" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2016.13" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399997v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Roy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Furodet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385665v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567134v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235339v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo Petrov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brillet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Quiniou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Antin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080050v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088595v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905738v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881507v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829055v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720951v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363562v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638694v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00623390v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Berthelot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637536v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637535v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23038-7_4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637830v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637847v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637840v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425237v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425543v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425373v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Vorc'H" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04031-3_23" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321456v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321457v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322732v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xioachun Ye" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongrui Fan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325020v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322703v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322696v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323566v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186471v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178325v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179996v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180372v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107094v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11812128_4" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HPPFQJ87-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505589v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raimbault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179994v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Xinchun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001036v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465092v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouchard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376118v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376135v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817447v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633718v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59826-0_4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385634v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/advances-in-gpu-research-and-practice/azad/978-0-12-803738-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637827v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384988-5.00014-0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531505v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531507v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000501v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01567436v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>