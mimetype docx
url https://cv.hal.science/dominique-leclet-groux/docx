--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2376,217 +2376,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Elicitation Process for know-How Transfer of Teachers' Usual Practices by a Task/Method approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Condamines</w:t>
+                <w:t xml:space="preserve">Favoriser les interactions entre enseignants d’une Communauté de Pratique via des dispositifs mobiles : Expérience dans une FST au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belmeskine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barramou H.</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Technology Enhanced Learning, EC-TEL 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Graz, Austria. pp.556-557</w:t>
+              <w:t xml:space="preserve">9ème Colloque Technologies de l’Information et de la Communication pour l’Enseignement, TICE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bézier, France. pp.93-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183405v1</w:t>
+                <w:t xml:space="preserve">hal-01183486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser les interactions entre enseignants d’une Communauté de Pratique via des dispositifs mobiles : Expérience dans une FST au Maroc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Belmeskine</w:t>
+                <w:t xml:space="preserve">An Elicitation Process for know-How Transfer of Teachers' Usual Practices by a Task/Method approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Condamines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barramou H.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque Technologies de l’Information et de la Communication pour l’Enseignement, TICE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Bézier, France. pp.93-107</w:t>
+              <w:t xml:space="preserve">9th European Conference on Technology Enhanced Learning, EC-TEL 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Graz, Austria. pp.556-557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183486v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Maximizing Access Knowledge in Learning: Adaptation of Interactions in a CoP Support System</w:t>
               </w:r>
@@ -2856,338 +2856,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity measure between teachers profiles in an online Community of Practice for knowledge sharing and professional training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Heritage Building Digitization To Computerized Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Barramou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ben Abbou</w:t>
+                <w:t xml:space="preserve">Nathan Crombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Engineering Education and Research, ICEER 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Marrakesh, Morocco. pp.1-8</w:t>
+              <w:t xml:space="preserve">6th International Congress on Science and Technology for the Safeguard of Cultural Heritage in the Mediterranean Basin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183490v1</w:t>
+                <w:t xml:space="preserve">hal-01183491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Heritage Building Digitization To Computerized Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caron</w:t>
+                <w:t xml:space="preserve">Un système d’aide à la conception de dispositifs pédagogiques : le système SAPRISTI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Djillal-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Congress on Science and Technology for the Safeguard of Cultural Heritage in the Mediterranean Basin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Athens, Greece</w:t>
+              <w:t xml:space="preserve">6eme Conférence des Environnements Informatiques pour l'Apprentissage Humain, EIAH 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toulouse, France. pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183491v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système d’aide à la conception de dispositifs pédagogiques : le système SAPRISTI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Djillal-Hassan</w:t>
+                <w:t xml:space="preserve">Similarity measure between teachers profiles in an online Community of Practice for knowledge sharing and professional training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Barramou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Condamines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ben Abbou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6eme Conférence des Environnements Informatiques pour l'Apprentissage Humain, EIAH 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Toulouse, France. pp.37-38</w:t>
+              <w:t xml:space="preserve">International Conference on Engineering Education and Research, ICEER 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marrakesh, Morocco. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183487v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Serious Game for 3D Cultural Heritage</w:t>
               </w:r>
@@ -3580,90 +3580,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Task/Method Paradigm for Knowledge Sharing and professional training in a Community of Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Barramou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Condamines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ben Abbou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Collaborative Learning &amp; New Pedagogic Approaches in Engineering Education, 3rd IEEE Global Engineering Education Conference, EDUCON 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Marrakesh, Morocco. pp.534-539, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6672,191 +6672,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une méthode de conception de cours pour l'enseignement à distance. Une méthode basée sur le parcours personnalisé de l'apprenant</w:t>
+                <w:t xml:space="preserve">Towards a Course Design Method Based on the Learner Personalised Course for Distance Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cravoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Agents Logiciels Coopération Apprentissage Activité humaine, ALCAA 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Bayonne, France. pp.59-67</w:t>
+              <w:t xml:space="preserve">International Conference on Open and Online Learning, ICOOL 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Ile Maurice, Unknown Region. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184055v1</w:t>
+                <w:t xml:space="preserve">hal-01184057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Course Design Method Based on the Learner Personalised Course for Distance Learning</w:t>
+                <w:t xml:space="preserve">Vers une méthode de conception de cours pour l'enseignement à distance. Une méthode basée sur le parcours personnalisé de l'apprenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cravoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Open and Online Learning, ICOOL 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Ile Maurice, Unknown Region. pp.1-8</w:t>
+              <w:t xml:space="preserve">Colloque international Agents Logiciels Coopération Apprentissage Activité humaine, ALCAA 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Bayonne, France. pp.59-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184057v1</w:t>
+                <w:t xml:space="preserve">hal-01184055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une méthode de conception d'activités pédagogiques collectives distantes. Un domaine d'expérimentation : la programmation C++</w:t>
               </w:r>
@@ -8338,51 +8338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C93F74B"/>
+    <w:nsid w:val="88497F4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8569,51 +8569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-leclet-groux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5263-226X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07517975X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DAQ-4423-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mis.u-picardie.fr/~leclet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mis.u-picardie.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Dominique_Groux-Leclet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910988v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ambl&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leclet-Groux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479027v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chergui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Begdouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2019.104919" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03699146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Groux-Leclet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Begdouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belmeskine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijisa.2018.07.03" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belmeskine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijiet.2017.7.5.889" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Talon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leclet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Rosselle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijim.v3s1.843" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696430v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184077v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Weidenfeld" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184066v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638489v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC61350.2024.10577800" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lentremy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Barramo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617634v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359976v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Djillal-Hassan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07221-0_87" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Condamines" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barramou H." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_64" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183411v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.77" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183490v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Barramou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ben Abbou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183491v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Crombez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183487v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Anghour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743769" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2012.6201069" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIST.2012.6388064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2012.6201099" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553987v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183529v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502245v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;nu-Joiron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.97" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183534v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosselle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04636-0_39" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8VWD9Q3C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183541v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.61" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djama Mohamed Hassan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.101" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183981v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183978v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183979v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183982v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183985v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962001v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Azouaou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Desmoulins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Faerber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183983v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu&#233;nu-Joiron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183984v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trigano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183986v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266970v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu&#233;nu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183988v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183987v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184049v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lando" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lapujade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184050v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184051v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184052v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184056v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joiron C." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184055v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cravoisier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184057v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184053v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184054v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184060v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184058v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000670v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joiron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184063v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184062v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184061v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Boitel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359870v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183980v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368305v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00001474v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-leclet-groux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5263-226X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07517975X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DAQ-4423-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mis.u-picardie.fr/~leclet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mis.u-picardie.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Dominique_Groux-Leclet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910988v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ambl&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leclet-Groux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479027v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chergui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Begdouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2019.104919" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03699146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Groux-Leclet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Begdouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belmeskine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijisa.2018.07.03" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belmeskine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijiet.2017.7.5.889" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Talon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leclet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Rosselle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijim.v3s1.843" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696430v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184077v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Weidenfeld" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184066v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638489v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC61350.2024.10577800" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lentremy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Barramo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617634v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359976v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Djillal-Hassan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07221-0_87" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Condamines" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barramou H." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_64" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183411v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.77" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Crombez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Barramou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ben Abbou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Anghour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743769" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2012.6201069" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIST.2012.6388064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2012.6201099" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553987v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183529v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502245v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;nu-Joiron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.97" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183534v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosselle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04636-0_39" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8VWD9Q3C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183541v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.61" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djama Mohamed Hassan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.101" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183981v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183978v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183979v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183982v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183985v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962001v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Azouaou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Desmoulins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Faerber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183983v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu&#233;nu-Joiron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183984v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trigano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183986v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266970v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu&#233;nu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183988v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183987v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184049v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lando" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lapujade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184050v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184051v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184052v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184056v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joiron C." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184057v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cravoisier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184055v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184053v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184054v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184060v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184058v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000670v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joiron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184063v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184062v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184061v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Boitel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359870v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183980v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368305v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00001474v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>