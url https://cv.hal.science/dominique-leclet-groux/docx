--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -572,321 +572,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Selection Approach to Overcome the Demotivation of Learners in a Community Learning System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Belmeskine</w:t>
+                <w:t xml:space="preserve">A knowledge-based approach for keywords modeling into a semantic graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Intelligent Systems and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Information Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Special Issue : E-Learning Systems and Applications, 2 (1), pp.12-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699146v1</w:t>
+                <w:t xml:space="preserve">hal-01735027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic selection approach to overcome the demotivation of learners in a community learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid Belmeskine</w:t>
+                <w:t xml:space="preserve">Dynamic Selection Approach to Overcome the Demotivation of Learners in a Community Learning System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Groux-Leclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Begdouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belmeskine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Intelligent Systems Technologies and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Intelligent Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (7), pp.27--38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5815/ijisa.2018.07.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924183v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A knowledge-based approach for keywords modeling into a semantic graph</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic selection approach to overcome the demotivation of learners in a community learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlame Begdouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belmeskine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Special Issue : E-Learning Systems and Applications, 2 (1), pp.12-24</w:t>
+              <w:t xml:space="preserve">International Journal of Intelligent Systems Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735027v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Classification of Educational Mobile Use for Learners and Teachers</w:t>
               </w:r>
@@ -976,51 +976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution of difficulties approach for a Community of Practice members: design, implementation and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belmeskine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlame Begdouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1389,191 +1389,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case-based simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training for strategic decision making in professional contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Weidenfeld</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal Of Continuing Engineering Education and Life-long Learning, IJCEEL 1998</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 9, Nos. 3/4, pp.222-236</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Learning, IJCAL 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 14, Issue 2, pp.140-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184077v1</w:t>
+                <w:t xml:space="preserve">hal-01184076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training for strategic decision making in professional contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case-based simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Weidenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Weidenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Learning, IJCAL 1998</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 14, Issue 2, pp.140-147</w:t>
+              <w:t xml:space="preserve">International Journal Of Continuing Engineering Education and Life-long Learning, IJCEEL 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9, Nos. 3/4, pp.222-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184066v1</w:t>
+                <w:t xml:space="preserve">hal-01184077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training for strategic decision making in professional contexts</w:t>
               </w:r>
@@ -1611,51 +1611,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Assisted Learning, IJCAL 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 14, Issue 2, pp.140-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184076v1</w:t>
+                <w:t xml:space="preserve">hal-01184066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1667,239 +1667,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Design of an Adaptive User Interface for the Visually Impaired People</w:t>
+                <w:t xml:space="preserve">Computer Vision serving visually impaired people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Amblès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Potelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACHI 2024, The Seventeenth International Conference on Advances in Computer-Human Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 12th International Symposium on Signal, Image, Video and Communications (ISIVC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marrakech, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIVC61350.2024.10577800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638489v1</w:t>
+                <w:t xml:space="preserve">hal-04637801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer Vision serving visually impaired people</w:t>
+                <w:t xml:space="preserve">Co-Design of an Adaptive User Interface for the Visually Impaired People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Amblès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Potelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 12th International Symposium on Signal, Image, Video and Communications (ISIVC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACHI 2024, The Seventeenth International Conference on Advances in Computer-Human Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Barcelona, Spain. pp.168 to 173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIVC61350.2024.10577800⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04637801v1</w:t>
+                <w:t xml:space="preserve">hal-04638489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient restitution of heritage buildings: a new way to exploit 3D point clouds slicing, An example with the Amiens Gothic Cathedral</w:t>
               </w:r>
@@ -2285,148 +2285,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authoring System to Design Pedagogical Devices: the SAPRISTI System</w:t>
+                <w:t xml:space="preserve">Toward the adaptive and context-aware Serious Game design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ismail Djillal-Hassan</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Intelligent Tutoring Systems, ITS 2014,Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07221-0_87⟩</w:t>
+              <w:t xml:space="preserve">14th IEEE International Conference on Advanced Learning Technologies, ICALT'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Athènes, Greece. pp.242-243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2014.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183410v1</w:t>
+                <w:t xml:space="preserve">hal-01183411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser les interactions entre enseignants d’une Communauté de Pratique via des dispositifs mobiles : Expérience dans une FST au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belmeskine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2441,377 +2441,377 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque Technologies de l’Information et de la Communication pour l’Enseignement, TICE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bézier, France. pp.93-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Elicitation Process for know-How Transfer of Teachers' Usual Practices by a Task/Method approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Condamines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barramou H.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Technology Enhanced Learning, EC-TEL 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Graz, Austria. pp.556-557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Maximizing Access Knowledge in Learning: Adaptation of Interactions in a CoP Support System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Authoring System to Design Pedagogical Devices: the SAPRISTI System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Djillal-Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Learning and Teaching in Educational Communities - 9th European Conference on Technology Enhanced Learning, EC-TEL 2014,Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Graz, Austria. pp.550-551, </w:t>
+              <w:t xml:space="preserve">12th International Conference on Intelligent Tutoring Systems, ITS 2014,Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Honolulu, Hawaii, USA, Unknown Region. pp.632-633, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11200-8_64⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07221-0_87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183412v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the adaptive and context-aware Serious Game design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Maximizing Access Knowledge in Learning: Adaptation of Interactions in a CoP Support System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belmeskine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caron</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Advanced Learning Technologies, ICALT'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Athènes, Greece. pp.242-243, </w:t>
+              <w:t xml:space="preserve">Open Learning and Teaching in Educational Communities - 9th European Conference on Technology Enhanced Learning, EC-TEL 2014,Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Graz, Austria. pp.550-551, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2014.77⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11200-8_64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183411v1</w:t>
+                <w:t xml:space="preserve">hal-01183412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture for the “Adaptation of Interactions” layer in the CCE-MAETIC (Community Computing Environment support of the MAETIC community of Practice)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belmeskine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2970,51 +2970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système d’aide à la conception de dispositifs pédagogiques : le système SAPRISTI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Djillal-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3078,51 +3078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarity measure between teachers profiles in an online Community of Practice for knowledge sharing and professional training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Barramou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Condamines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3381,51 +3381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community Computer Environment supports a COP, CBR approach to solve difficulties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belmeskine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlame Begdouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3479,330 +3479,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement Informatique Communautaire support d'une CoP pour l'aide à la résolution de difficultés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing Pedagogical Devices, Assistance Tool for Teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Rosselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement, TICE 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Collaborative Learning &amp; New Pedagogic Approaches in Engineering Education, 3rd IEEE Global Engineering Education Conference, EDUCON 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Marrakesh, Morocco. pp.334--340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDUCON.2012.6201069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183525v1</w:t>
+                <w:t xml:space="preserve">hal-02553987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Task/Method Paradigm for Knowledge Sharing and professional training in a Community of Practice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Condamines</w:t>
+                <w:t xml:space="preserve">Environnement Informatique Communautaire support d'une CoP pour l'aide à la résolution de difficultés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belmeskine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ben Abbou</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlame Begdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Collaborative Learning &amp; New Pedagogic Approaches in Engineering Education, 3rd IEEE Global Engineering Education Conference, EDUCON 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement, TICE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France. pp.31-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183527v1</w:t>
+                <w:t xml:space="preserve">hal-01183525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Pedagogical Devices, Assistance Tool for Teachers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a Task/Method Paradigm for Knowledge Sharing and professional training in a Community of Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Barramou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Condamines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Rosselle</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ben Abbou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Collaborative Learning &amp; New Pedagogic Approaches in Engineering Education, 3rd IEEE Global Engineering Education Conference, EDUCON 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Marrakesh, Morocco. pp.334--340, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EDUCON.2012.6201069⟩</w:t>
+              <w:t xml:space="preserve">, 2012, Marrakesh, Morocco. pp.534-539, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDUCON.2012.6201099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553987v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a computer aided pedagogical engineering - Aided production of pedagogical devices based on MAETIC method</w:t>
               </w:r>
@@ -4132,1404 +4132,1404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permettre des activités déconnectées grâce à une clé USB</w:t>
+                <w:t xml:space="preserve">An on-line Laboratory Teaching Device in a context of Project-Based Pedagogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rosselle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Talon</w:t>
+                <w:t xml:space="preserve">Djama Mohamed Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5eme Conférence sur les Environnements Informatiques pour l'Apprentissage Humain, EIAH 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Riga, Latvia, Letonnie, Unknown Region. pp.128-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2009.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183534v1</w:t>
+                <w:t xml:space="preserve">hal-01183532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Layer Model to Deploy a Project-Based Pedagogy</w:t>
+                <w:t xml:space="preserve">Learning Software Testing using a Collaborative Activities Oriented Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lewandowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bourguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Frontiers in Education: Computer Science &amp; Computer Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Riga, Latvia, Letonnie, Unknown Region. pp.443-445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2009.61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183539v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating a Global Integrated Environment to support Software Engineering Teaching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lewandowski</w:t>
+                <w:t xml:space="preserve">Permettre des activités déconnectées grâce à une clé USB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rosselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on E-Learning, E-Business, Enterprise Information Systems, E-Government, EEE 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Las Vegas, Nevada, USA, Unknown Region. pp.16-22</w:t>
+              <w:t xml:space="preserve">5eme Conférence sur les Environnements Informatiques pour l'Apprentissage Humain, EIAH 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Le Mans, France. pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183540v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fruitful Meeting of a Pedagogical Method and a Collaborative Platform</w:t>
+                <w:t xml:space="preserve">A Layer Model to Deploy a Project-Based Pedagogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning in the Synergy of Multiple Disciplines, 4th European Conference on Technology Enhanced Learning, EC-TEL 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The International Conference on Frontiers in Education: Computer Science &amp; Computer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Las Vegas, Nevada, USA, Unknown Region. pp.306-316</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01183535v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using USB keys to promote mobile learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Rosselle</w:t>
+                <w:t xml:space="preserve">Creating a Global Integrated Environment to support Software Engineering Teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bourguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lewandowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Interactive Mobile and Computer Aided Learning (IMCL 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Amman, Jordan. pp.32-36</w:t>
+              <w:t xml:space="preserve">International Conference on E-Learning, E-Business, Enterprise Information Systems, E-Government, EEE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Las Vegas, Nevada, USA, Unknown Region. pp.16-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183541v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Software Testing using a Collaborative Activities Oriented Platform</w:t>
+                <w:t xml:space="preserve">A fruitful Meeting of a Pedagogical Method and a Collaborative Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grégory Bourguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lewandowski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Bourguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning in the Synergy of Multiple Disciplines, 4th European Conference on Technology Enhanced Learning, EC-TEL 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France. pp.405-417, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04636-0_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2009.61⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01183533v1</w:t>
+                <w:t xml:space="preserve">hal-01183535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An on-line Laboratory Teaching Device in a context of Project-Based Pedagogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djama Mohamed Hassan</w:t>
+                <w:t xml:space="preserve">Using USB keys to promote mobile learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rosselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Interactive Mobile and Computer Aided Learning (IMCL 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Amman, Jordan. pp.32-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2009.101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01183532v1</w:t>
+                <w:t xml:space="preserve">hal-01183541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Mobility: a Learning Device with a vocal channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAUI Experiment:a Method for Designing E-Learning Devices in Project Management Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Talon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internationale World Conference on Educational Multimedia, Hypermedia and Telecommunications, ED MEDIA 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Vienna, Austria. pp.1955--1963</w:t>
+              <w:t xml:space="preserve">, 2008, Vienna, Austria. Paper ID 28639, 1927-1934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183981v1</w:t>
+                <w:t xml:space="preserve">hal-01183982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding the gap between professional context and university: E-suitcase MAETIC for a Real World Experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Mobility: a Learning Device with a vocal channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationale Conference on Interactive Computer aided Learning 2008, ICL 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Villach, Austria. pp.1-9</w:t>
+              <w:t xml:space="preserve">Internationale World Conference on Educational Multimedia, Hypermedia and Telecommunications, ED MEDIA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vienna, Austria. pp.1955--1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183978v1</w:t>
+                <w:t xml:space="preserve">hal-01183981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de clés USB pour favoriser l'apprentissage mobile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Binding the gap between professional context and university: E-suitcase MAETIC for a Real World Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème conférence internationale sur les environnements mobiles et apprentissage pervasif, Workshop EMAP 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Internationale Conference on Interactive Computer aided Learning 2008, ICL 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Villach, Austria. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183979v1</w:t>
+                <w:t xml:space="preserve">hal-01183978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAUI Experiment:a Method for Designing E-Learning Devices in Project Management Training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de clés USB pour favoriser l'apprentissage mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Rosselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationale World Conference on Educational Multimedia, Hypermedia and Telecommunications, ED MEDIA 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vienna, Austria. Paper ID 28639, 1927-1934</w:t>
+              <w:t xml:space="preserve">10ème conférence internationale sur les environnements mobiles et apprentissage pervasif, Workshop EMAP 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183982v1</w:t>
+                <w:t xml:space="preserve">hal-01183979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer un dispositif pédagogique par l'intégration de nouveaux canaux de communication</w:t>
+                <w:t xml:space="preserve">Conception ethno-participative d'environnements d'apprentissages instrumentés - De la pratique à la théorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lausanne, Swaziland. pp.347-358</w:t>
+              <w:t xml:space="preserve">4ème Colloque International Questions de Pédagogie dans l'enseignement supérieur, QPES 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Louvain-la-neuve, Belgique, Région indéterminée. pp.356-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00190044v1</w:t>
+                <w:t xml:space="preserve">hal-01183985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception ethno-participative d'environnements d'apprentissages instrumentés - De la pratique à la théorie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sharing an ontology in Education: Lessons learnt from the OURAL project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Grandbastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiçal Azouaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Desmoulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Faerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque International Questions de Pédagogie dans l'enseignement supérieur, QPES 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Louvain-la-neuve, Belgique, Région indéterminée. pp.356-366</w:t>
+              <w:t xml:space="preserve">7th IEEE International Conference on Advanced Learning Technologies (ICALT 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, pp.694-698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183985v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing an ontology in Education: Lessons learnt from the OURAL project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Faiçal Azouaou</w:t>
+                <w:t xml:space="preserve">Améliorer un dispositif pédagogique par l'intégration de nouveaux canaux de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Desmoulins</w:t>
+                <w:t xml:space="preserve">Eric Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Faerber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Leclet</w:t>
+                <w:t xml:space="preserve">Yvan Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Quénu-Joiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE International Conference on Advanced Learning Technologies (ICALT 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown, pp.694-698</w:t>
+              <w:t xml:space="preserve">EIAH 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lausanne, Swaziland. pp.347-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962001v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation d'un dispositif pédagogique pour un apprentissage de savoir-faire selon une pédagogie de groupe par projets</w:t>
               </w:r>
@@ -5761,407 +5761,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An «ethno-participative» Methodology for Designing E-Learning Environments: Experiment in Project Management Training</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Quénu-Joiron</w:t>
+                <w:t xml:space="preserve">Supporting the design of E-learn-services : from the Analysis of Teaching Practices to the Design of a French Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quénu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Trouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education, E-LEARN 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Hawai, United States. pp.1295-1301</w:t>
+              <w:t xml:space="preserve">Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education, E-Learn 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Honolulu, Hawaï, United States. pp.2885-2893</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183989v1</w:t>
+                <w:t xml:space="preserve">halshs-00266970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Know-How through a Method using Technologies of Information and Communication and Project-Based Learning: the MAETIC Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode d'apprentissage de savoir-faire en mode projet instrumentée par les TIC : le projet MAETIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quénu-Joiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Talon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Quénu-Joiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education, E-LEARN 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Hawai, United States. pp.949-955 / 23825</w:t>
+              <w:t xml:space="preserve">Colloque Internationales des Technologies de l'Information et de la Communication dans les Enseignement d'ingénieurs et dans l'industrie, TICE 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183986v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting the design of E-learn-services : from the Analysis of Teaching Practices to the Design of a French Ontology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Trouillet</w:t>
+                <w:t xml:space="preserve">An «ethno-participative» Methodology for Designing E-Learning Environments: Experiment in Project Management Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Quénu-Joiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education, E-Learn 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Honolulu, Hawaï, United States. pp.2885-2893</w:t>
+              <w:t xml:space="preserve">World Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education, E-LEARN 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Hawai, United States. pp.1295-1301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00266970v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'apprentissage de savoir-faire en mode projet instrumentée par les TIC : le projet MAETIC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Know-How through a Method using Technologies of Information and Communication and Project-Based Learning: the MAETIC Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Talon</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Quénu-Joiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Internationales des Technologies de l'Information et de la Communication dans les Enseignement d'ingénieurs et dans l'industrie, TICE 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">World Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education, E-LEARN 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Hawai, United States. pp.949-955 / 23825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183988v1</w:t>
+                <w:t xml:space="preserve">hal-01183986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting the design of E-learn-services: from the Analysis of Teaching Practices to the Design of a French Ontology</w:t>
               </w:r>
@@ -6173,51 +6173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Quénu-Joiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Trouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Internationale Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education, E-LEARN 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Hawai, USA, Unknown Region. pp.2885-2893</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6350,51 +6350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the manners and the teaching practices in the conception and the making up of scenario of on-line educational resources : a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Quénu-Joiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6445,51 +6445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des pratiques apprenantes à distance : expérience en Picardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Trouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Congrès International d’Actualité de la Recherche en Education et Formation, AECSE 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6508,1093 +6508,1093 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance students’ practices : a French experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Trouillet</w:t>
+                <w:t xml:space="preserve">Inciting discussions between physicans about clinical cases: The Diacom forul and its pairing module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joiron C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europpean Conference Educational Research,ECER 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Hamburg, Allemagne, Unknown Region. pp.1-13</w:t>
+              <w:t xml:space="preserve">International Conference on Open and Online Learning, ICOOL 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Ile Maurice, Région indéterminée. pp.9-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184052v1</w:t>
+                <w:t xml:space="preserve">hal-01184056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inciting discussions between physicans about clinical cases: The Diacom forul and its pairing module</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joiron C.</w:t>
+                <w:t xml:space="preserve">Towards a Course Design Method Based on the Learner Personalised Course for Distance Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cravoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Open and Online Learning, ICOOL 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Ile Maurice, Région indéterminée. pp.9-17</w:t>
+              <w:t xml:space="preserve">, 2003, Ile Maurice, Unknown Region. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184056v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Course Design Method Based on the Learner Personalised Course for Distance Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Vers une méthode de conception de cours pour l'enseignement à distance. Une méthode basée sur le parcours personnalisé de l'apprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cravoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Open and Online Learning, ICOOL 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Ile Maurice, Unknown Region. pp.1-8</w:t>
+              <w:t xml:space="preserve">Colloque international Agents Logiciels Coopération Apprentissage Activité humaine, ALCAA 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Bayonne, France. pp.59-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184057v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une méthode de conception de cours pour l'enseignement à distance. Une méthode basée sur le parcours personnalisé de l'apprenant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Cravoisier</w:t>
+                <w:t xml:space="preserve">Distance students’ practices : a French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Agents Logiciels Coopération Apprentissage Activité humaine, ALCAA 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Bayonne, France. pp.59-67</w:t>
+              <w:t xml:space="preserve">Europpean Conference Educational Research,ECER 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Hamburg, Allemagne, Unknown Region. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184055v1</w:t>
+                <w:t xml:space="preserve">hal-01184052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une méthode de conception d'activités pédagogiques collectives distantes. Un domaine d'expérimentation : la programmation C++</w:t>
+                <w:t xml:space="preserve">Design and Implantation of Distant Collective Educational Activities An Application Domain : the Learning of Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lapujade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international Agents Logiciels Coopération Apprentissage Activité humaine, ALCAA 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Bayonne, France. pp.68-79</w:t>
+              <w:t xml:space="preserve">International Conference on Open and Online Learning, ICOOL 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Ile Maurice, Région indéterminée. pp.18-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184053v1</w:t>
+                <w:t xml:space="preserve">hal-01184054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implantation of Distant Collective Educational Activities An Application Domain : the Learning of Programming</w:t>
+                <w:t xml:space="preserve">Vers une méthode de conception d'activités pédagogiques collectives distantes. Un domaine d'expérimentation : la programmation C++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lapujade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Open and Online Learning, ICOOL 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Ile Maurice, Région indéterminée. pp.18-26</w:t>
+              <w:t xml:space="preserve">colloque international Agents Logiciels Coopération Apprentissage Activité humaine, ALCAA 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Bayonne, France. pp.68-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184054v1</w:t>
+                <w:t xml:space="preserve">hal-01184053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture of a learning system for between-Peers Distance Continuing Medical Education : the diacom forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joiron C.</w:t>
+                <w:t xml:space="preserve">Apprentissage de la prise en charge de la douleur chez l'enfant : le forum DIACOM et ses modèles sous jacents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Joiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE International Conference on Advanced Learning Technologies, ICALT 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Kazan, Russie, Unknown Region. pp.161-164</w:t>
+              <w:t xml:space="preserve">Technologies de l'Information et de la Communication dans les Enseignements d'ingénieurs et dans l'industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Villeurbanne, France. pp.315-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184060v1</w:t>
+                <w:t xml:space="preserve">edutice-00000670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIACOM: a collective learning forum for continuing Medical Education</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Architecture of a learning system for between-Peers Distance Continuing Medical Education : the diacom forum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joiron C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress on Medical Infromatics Europe, MIE 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Budapest, Hongrie, Unknown Region. pp.793-797</w:t>
+              <w:t xml:space="preserve">3rd IEEE International Conference on Advanced Learning Technologies, ICALT 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Kazan, Russie, Unknown Region. pp.161-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184058v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a distance learning environment, DIACOM: an Interactive forum based on collaborative learning for Continuing medical Education</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">DIACOM: a collective learning forum for continuing Medical Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joiron C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Multimédia, Hypermedia and Telecommunications, ED-MEDIA 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Denver, Colorado, USA, Unknown Region. pp.876-881</w:t>
+              <w:t xml:space="preserve">International congress on Medical Infromatics Europe, MIE 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Budapest, Hongrie, Unknown Region. pp.793-797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184059v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de la prise en charge de la douleur chez l'enfant : le forum DIACOM et ses modèles sous jacents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Joiron</w:t>
+                <w:t xml:space="preserve">Design of a distance learning environment, DIACOM: an Interactive forum based on collaborative learning for Continuing medical Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joiron C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies de l'Information et de la Communication dans les Enseignements d'ingénieurs et dans l'industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Villeurbanne, France. pp.315-320</w:t>
+              <w:t xml:space="preserve">Educational Multimédia, Hypermedia and Telecommunications, ED-MEDIA 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Denver, Colorado, USA, Unknown Region. pp.876-881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00000670v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case base model for a case based forum : experimentation on pediatric pain management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Partage de cas pour la formation médicale : modélisation et expérimentation du forum DIACOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joiron C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Artificial Intelligence in Education, AI-ED 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, San Antonio, Texas, USA, Unknown Region. pp.111-121</w:t>
+              <w:t xml:space="preserve">Conférence Environnements Interactif d’Apprentissage avec Ordinateur, EIAO 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Paris, France. pp.149-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184063v1</w:t>
+                <w:t xml:space="preserve">hal-01184061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A forum dedicated to case based discussions for continuing medical education</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">A case base model for a case based forum : experimentation on pediatric pain management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joiron C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress on Medical Informatics, MEDINFO 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Londres, Royaume Uni, Unknown Region. pp.1086</w:t>
+              <w:t xml:space="preserve">International conference on Artificial Intelligence in Education, AI-ED 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, San Antonio, Texas, USA, Unknown Region. pp.111-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184062v1</w:t>
+                <w:t xml:space="preserve">hal-01184063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de cas pour la formation médicale : modélisation et expérimentation du forum DIACOM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">A forum dedicated to case based discussions for continuing medical education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joiron C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Environnements Interactif d’Apprentissage avec Ordinateur, EIAO 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Paris, France. pp.149-154</w:t>
+              <w:t xml:space="preserve">10th World Congress on Medical Informatics, MEDINFO 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Londres, Royaume Uni, Unknown Region. pp.1086</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184061v1</w:t>
+                <w:t xml:space="preserve">hal-01184062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Information Retrieval for Design Distance Hypermedia Courses</w:t>
               </w:r>
@@ -7662,51 +7662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confrontation d’expériences médicales : le Forum DIACOM (Discussions Interactives à bAse de Cas pour la fOrmation Médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joiron C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8338,51 +8338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88497F4F"/>
+    <w:nsid w:val="5DFD536D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8569,51 +8569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-leclet-groux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5263-226X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07517975X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DAQ-4423-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mis.u-picardie.fr/~leclet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mis.u-picardie.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Dominique_Groux-Leclet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910988v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ambl&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leclet-Groux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479027v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chergui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Begdouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2019.104919" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03699146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Groux-Leclet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Begdouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belmeskine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijisa.2018.07.03" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belmeskine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijiet.2017.7.5.889" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Talon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leclet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Rosselle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijim.v3s1.843" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696430v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184077v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Weidenfeld" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184066v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638489v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC61350.2024.10577800" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lentremy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Barramo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617634v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359976v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Djillal-Hassan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07221-0_87" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Condamines" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barramou H." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_64" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183411v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.77" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Crombez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Barramou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ben Abbou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Anghour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743769" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2012.6201069" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIST.2012.6388064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2012.6201099" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553987v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183529v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502245v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;nu-Joiron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.97" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183534v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosselle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04636-0_39" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8VWD9Q3C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183541v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.61" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djama Mohamed Hassan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.101" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183981v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183978v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183979v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183982v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183985v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962001v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Azouaou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Desmoulins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Faerber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183983v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu&#233;nu-Joiron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183984v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trigano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183986v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266970v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu&#233;nu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183988v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183987v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184049v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lando" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lapujade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184050v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184051v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184052v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184056v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joiron C." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184057v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cravoisier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184055v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184053v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184054v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184060v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184058v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000670v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joiron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184063v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184062v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184061v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Boitel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359870v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183980v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368305v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00001474v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-leclet-groux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5263-226X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07517975X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DAQ-4423-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mis.u-picardie.fr/~leclet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mis.u-picardie.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Dominique_Groux-Leclet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910988v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ambl&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leclet-Groux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479027v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chergui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Begdouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2019.104919" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735027v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03699146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Groux-Leclet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Begdouri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belmeskine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijisa.2018.07.03" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924183v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belmeskine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijiet.2017.7.5.889" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Talon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leclet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Rosselle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijim.v3s1.843" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696430v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Weidenfeld" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184077v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184066v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC61350.2024.10577800" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lentremy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Barramo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617634v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359976v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.77" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Condamines" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barramou H." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Djillal-Hassan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07221-0_87" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_64" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Crombez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Barramou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ben Abbou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Anghour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743769" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2012.6201069" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIST.2012.6388064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183525v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183527v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2012.6201099" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183529v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502245v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;nu-Joiron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.97" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183532v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djama Mohamed Hassan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.61" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosselle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183540v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183535v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04636-0_39" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8VWD9Q3C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183982v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183981v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183978v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183979v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183985v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962001v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Azouaou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Desmoulins" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Faerber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183983v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu&#233;nu-Joiron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183984v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trigano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu&#233;nu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183988v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183989v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183987v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184049v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lando" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lapujade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184050v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184051v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184056v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joiron C." TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cravoisier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184055v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184052v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184054v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184053v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joiron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184060v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184058v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184059v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184061v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184063v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Boitel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359870v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183980v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368305v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00001474v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>